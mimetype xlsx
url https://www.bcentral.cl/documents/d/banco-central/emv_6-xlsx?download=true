--- v0 (2025-12-16)
+++ v1 (2026-06-15)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2358CBD1-E600-4080-8DB9-D71D86A9F508}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30F5297C-C905-4C01-B393-778BC92E98A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EMV_6" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
@@ -81,96 +85,96 @@
   <si>
     <t>Miles de millones de pesos. Valores nominales, incluye intereses devengados</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Plazos</t>
   </si>
   <si>
     <t>a 1 año</t>
   </si>
   <si>
     <t>entre 1 y 3 años</t>
   </si>
   <si>
     <t>entre 3 y 5 años</t>
   </si>
   <si>
     <t>más de 5 años</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Total Mercado Local</t>
-[...1 lines deleted...]
-  <si>
     <t>más de 3 años</t>
   </si>
   <si>
-    <t>Mercado Externo</t>
-[...7 lines deleted...]
-  <si>
     <t>Efectos de comercio</t>
   </si>
   <si>
-    <t>Renta Fija</t>
-[...1 lines deleted...]
-  <si>
     <t>Bonos de Banco Central</t>
   </si>
   <si>
     <t>Bonos de Bancos y cooperativas</t>
   </si>
   <si>
     <t>Bonos de Otros intermediarios financieros</t>
   </si>
   <si>
     <t>Bonos de Empresas no financieras</t>
   </si>
   <si>
     <t>Bonos de Gobierno general</t>
   </si>
   <si>
     <t>Bonos de Emisores no residentes</t>
   </si>
   <si>
     <t>Certificados de depósitos a plazo</t>
   </si>
   <si>
     <t>Pagarés de Banco Central</t>
   </si>
   <si>
-    <t>Servicio de la deuda según plazo y mercado de emisión, tercer trimestre 2025</t>
+    <t>Servicio de la deuda según plazo y mercado de emisión, primer trimestre 2026</t>
+  </si>
+  <si>
+    <t>Mercado externo</t>
+  </si>
+  <si>
+    <t>Total Mercado externo</t>
+  </si>
+  <si>
+    <t>Intermediación financiera</t>
+  </si>
+  <si>
+    <t>Renta fija</t>
+  </si>
+  <si>
+    <t>Total Mercado local</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -300,51 +304,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -612,656 +616,937 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:P34"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="4.140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="4.109375" customWidth="1"/>
+    <col min="3" max="3" width="49.6640625" customWidth="1"/>
+    <col min="4" max="4" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="21" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:16" ht="21" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:16" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6"/>
       <c r="H5" s="8"/>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
     </row>
-    <row r="8" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.35">
       <c r="A8" s="12" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A9" s="13"/>
       <c r="B9" s="14" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="16">
-        <v>24860</v>
+        <v>26400</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="17">
-        <v>24860</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+        <v>26400</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A10" s="13"/>
       <c r="B10" s="14" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="16">
-        <v>40700.803456273512</v>
+        <v>40877.041137105676</v>
       </c>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="17">
-        <v>40700.803456273512</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+        <v>40877.041137105676</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A11" s="13"/>
       <c r="B11" s="14" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="16">
-        <v>1123.0816929979044</v>
+        <v>1276.830254</v>
       </c>
       <c r="E11" s="16">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17">
-        <v>1123.5816929979044</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+        <v>1276.830254</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
     </row>
-    <row r="13" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:16" ht="18" x14ac:dyDescent="0.35">
       <c r="A13" s="12" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A14" s="13"/>
       <c r="B14" s="14" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="16">
-        <v>2.6771270700000001</v>
+        <v>2.7012686160000001</v>
       </c>
       <c r="E14" s="16">
-        <v>33.389065639999998</v>
+        <v>33.265844114000004</v>
       </c>
       <c r="F14" s="16">
-        <v>3.6721654500000001</v>
+        <v>30.000815159999998</v>
       </c>
       <c r="G14" s="16">
-        <v>72.663467412499998</v>
+        <v>46.096870039999999</v>
       </c>
       <c r="H14" s="17">
-        <v>112.4018255725</v>
+        <v>112.06479793</v>
       </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A15" s="13"/>
       <c r="B15" s="14" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="16">
-        <v>8521.5595405471213</v>
+        <v>7517.3236315114882</v>
       </c>
       <c r="E15" s="16">
-        <v>14585.36979978168</v>
+        <v>15643.150422095361</v>
       </c>
       <c r="F15" s="16">
-        <v>12505.515494279018</v>
+        <v>12315.513897315957</v>
       </c>
       <c r="G15" s="16">
-        <v>31737.671692688709</v>
+        <v>32193.139608536701</v>
       </c>
       <c r="H15" s="17">
-        <v>67350.11652729653</v>
+        <v>67669.127559459506</v>
       </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A16" s="13"/>
       <c r="B16" s="14" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="16">
-        <v>1065.5079464811267</v>
+        <v>949.8130422839356</v>
       </c>
       <c r="E16" s="16">
-        <v>2257.1075647424209</v>
+        <v>2664.6262503884705</v>
       </c>
       <c r="F16" s="16">
-        <v>2725.5693517661566</v>
+        <v>2499.8037844884852</v>
       </c>
       <c r="G16" s="16">
-        <v>4578.7233799492806</v>
+        <v>4717.4300890308004</v>
       </c>
       <c r="H16" s="17">
-        <v>10626.908242938985</v>
+        <v>10831.673166191691</v>
       </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A17" s="13"/>
       <c r="B17" s="14" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="16">
-        <v>2387.2232652422103</v>
+        <v>2480.5571912455312</v>
       </c>
       <c r="E17" s="16">
-        <v>6068.1429844779341</v>
+        <v>6623.3731792460785</v>
       </c>
       <c r="F17" s="16">
-        <v>6957.5797560100209</v>
+        <v>6342.7389683836282</v>
       </c>
       <c r="G17" s="16">
-        <v>24796.59818058927</v>
+        <v>26175.903702061936</v>
       </c>
       <c r="H17" s="17">
-        <v>40209.544186319436</v>
+        <v>41622.573040937175</v>
       </c>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A18" s="13"/>
       <c r="B18" s="14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="16">
-        <v>10348.813663206298</v>
+        <v>8707.9059464551465</v>
       </c>
       <c r="E18" s="16">
-        <v>11980.080841910543</v>
+        <v>22980.465841344518</v>
       </c>
       <c r="F18" s="16">
-        <v>32993.731729522093</v>
+        <v>24169.419458352917</v>
       </c>
       <c r="G18" s="16">
-        <v>70034.661011749806</v>
+        <v>72990.320257600688</v>
       </c>
       <c r="H18" s="17">
-        <v>125357.28724638873</v>
+        <v>128848.11150375327</v>
       </c>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="18"/>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A19" s="13"/>
       <c r="B19" s="14" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C19" s="15"/>
       <c r="D19" s="16">
-        <v>7.74154074474</v>
+        <v>7.8113516865120003</v>
       </c>
       <c r="E19" s="16">
-        <v>15.48308148948</v>
+        <v>15.622703373024001</v>
       </c>
       <c r="F19" s="16">
-        <v>15.48308148948</v>
+        <v>15.622703373024001</v>
       </c>
       <c r="G19" s="16">
-        <v>234.16167122370001</v>
+        <v>232.36759658930399</v>
       </c>
       <c r="H19" s="17">
-        <v>272.86937494739999</v>
+        <v>271.42435502186402</v>
       </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="11"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="11"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
     </row>
-    <row r="21" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:16" ht="18" x14ac:dyDescent="0.35">
       <c r="A21" s="20" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
       <c r="D21" s="22">
-        <v>89017.408232562913</v>
+        <v>88219.983822904294</v>
       </c>
       <c r="E21" s="22">
-        <v>34940.073338042057</v>
+        <v>47960.504240561451</v>
       </c>
       <c r="F21" s="22">
-        <v>55201.551578516766</v>
+        <v>45373.099627074014</v>
       </c>
       <c r="G21" s="22">
-        <v>131454.47940361325</v>
+        <v>136355.25812385941</v>
       </c>
       <c r="H21" s="22">
-        <v>310613.51255273493</v>
+        <v>317908.84581439919</v>
       </c>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="18"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A22" s="9"/>
       <c r="B22" s="9"/>
       <c r="C22" s="23"/>
       <c r="D22" s="9"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="18"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="18"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
       <c r="C23" s="2"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="18"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="3"/>
       <c r="D24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6"/>
       <c r="H24" s="25"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A25" s="9"/>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G25" s="10"/>
       <c r="H25" s="10" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
     </row>
-    <row r="27" spans="1:16" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:16" ht="18" x14ac:dyDescent="0.35">
       <c r="A27" s="12" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A28" s="13"/>
       <c r="B28" s="14" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="17">
-        <v>3031.2418701323377</v>
+        <v>3394.9247404658081</v>
       </c>
       <c r="E28" s="17">
-        <v>4404.2235275896837</v>
+        <v>3051.1727477363952</v>
       </c>
       <c r="F28" s="17">
-        <v>6345.1929326492218</v>
+        <v>6796.9681582528383</v>
       </c>
       <c r="G28" s="27"/>
       <c r="H28" s="17">
-        <v>13780.658330371243</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+        <v>13243.065646455041</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A29" s="13"/>
       <c r="B29" s="14" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="17">
-        <v>75.648244186479999</v>
+        <v>92.833299919540011</v>
       </c>
       <c r="E29" s="17">
-        <v>1368.7360581274529</v>
+        <v>1265.0106531781353</v>
       </c>
       <c r="F29" s="17">
-        <v>8499.9692001922322</v>
+        <v>8189.0586606044453</v>
       </c>
       <c r="G29" s="27"/>
       <c r="H29" s="17">
-        <v>9944.3535025061647</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+        <v>9546.902613702121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A30" s="13"/>
       <c r="B30" s="14" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="17">
-        <v>1124.2595579009464</v>
+        <v>1873.3908411118218</v>
       </c>
       <c r="E30" s="17">
-        <v>12663.148262123937</v>
+        <v>11432.455549072398</v>
       </c>
       <c r="F30" s="17">
-        <v>76042.190997255384</v>
+        <v>79785.765602154948</v>
       </c>
       <c r="G30" s="27"/>
       <c r="H30" s="17">
-        <v>89829.598817280261</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+        <v>93091.611992339167</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A31" s="13"/>
       <c r="B31" s="14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C31" s="15"/>
       <c r="D31" s="17">
-        <v>1607.47197671198</v>
+        <v>2464.9346470318601</v>
       </c>
       <c r="E31" s="17">
-        <v>7087.3727485919508</v>
+        <v>9138.9899320626391</v>
       </c>
       <c r="F31" s="17">
-        <v>57996.257613084548</v>
+        <v>55475.794382012151</v>
       </c>
       <c r="G31" s="27"/>
       <c r="H31" s="17">
-        <v>66691.102338388475</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+        <v>67079.718961106642</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
       <c r="D32" s="19"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
     </row>
-    <row r="33" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" ht="18" x14ac:dyDescent="0.35">
       <c r="A33" s="20" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="22">
-        <v>5838.6216489317449</v>
+        <v>7826.0835285290304</v>
       </c>
       <c r="E33" s="22">
-        <v>25523.480596433026</v>
+        <v>24887.628882049568</v>
       </c>
       <c r="F33" s="22">
-        <v>148883.61074318137</v>
+        <v>150247.58680302437</v>
       </c>
       <c r="G33" s="22"/>
       <c r="H33" s="22">
-        <v>180245.71298854615</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+        <v>182961.29921360296</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="9"/>
       <c r="B34" s="9"/>
       <c r="C34" s="23"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E9865956A7CEE348A5D5FBFE3A0A2493" ma:contentTypeVersion="14" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="41bdee365b164f39449551e76019c70a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7de8574-fdd7-40af-8c40-5b3c1e95a063" xmlns:ns3="c4b6805c-5488-4c2d-b82f-db4ea16e5de4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19004f04d5dbb74546aa373c151c7d38" ns2:_="" ns3:_="">
+    <xsd:import namespace="e7de8574-fdd7-40af-8c40-5b3c1e95a063"/>
+    <xsd:import namespace="c4b6805c-5488-4c2d-b82f-db4ea16e5de4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e7de8574-fdd7-40af-8c40-5b3c1e95a063" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="44321521-9977-4e23-b86b-a1ec9eba7a98" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4b6805c-5488-4c2d-b82f-db4ea16e5de4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43ac78b6-7ef3-494f-8d2a-50f7bf3700d0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4b6805c-5488-4c2d-b82f-db4ea16e5de4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e7de8574-fdd7-40af-8c40-5b3c1e95a063">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c4b6805c-5488-4c2d-b82f-db4ea16e5de4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B214F30-02B3-4F88-9782-402177606C80}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCF7BC3F-ED28-48CE-8F8E-C71690E01FFA}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81FED0E8-443C-43BE-9963-83F8AABB5E24}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f509eeb-56d7-4078-8c25-542621925144}" enabled="1" method="Standard" siteId="{d1bf4087-52c2-42b9-913e-a262f9f83199}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EMV_6</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E9865956A7CEE348A5D5FBFE3A0A2493</vt:lpwstr>
+  </property>
+</Properties>
+</file>