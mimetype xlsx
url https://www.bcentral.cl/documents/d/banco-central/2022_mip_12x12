--- v0 (2025-12-06)
+++ v1 (2026-05-27)
@@ -1,5508 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73601FCD-C7B8-4A67-9981-6659D0116738}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="3" sheetId="16" r:id="rId5"/>
+    <sheet name="Índice" sheetId="1" r:id="rId1"/>
+    <sheet name="Glosa" sheetId="2" r:id="rId2"/>
+    <sheet name="1" sheetId="3" r:id="rId3"/>
+    <sheet name="2" sheetId="4" r:id="rId4"/>
+    <sheet name="3" sheetId="5" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...106 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
   <si>
     <t>Matriz de insumo-producto</t>
   </si>
   <si>
     <t>Doméstica a precio básico, actividad por actividad</t>
   </si>
   <si>
     <t>Supuesto: estructura de ventas fija por producto</t>
   </si>
   <si>
+    <t>(miles de millones de pesos de 2022)</t>
+  </si>
+  <si>
     <t>Actividad</t>
   </si>
   <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Consumo de hogares</t>
   </si>
   <si>
     <t>Consumo  de IPSFL</t>
   </si>
   <si>
     <t>Consumo de gobierno</t>
   </si>
   <si>
     <t>Formación bruta de capital fijo</t>
   </si>
   <si>
     <t>Variación de existencias</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Producción precio básico</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Importaciones precios cif </t>
+    <t>Importaciones precios cif</t>
   </si>
   <si>
     <t>Impuestos sobre productos</t>
   </si>
   <si>
     <t>Derechos de importación</t>
   </si>
   <si>
-    <t xml:space="preserve">Valor agregado </t>
+    <t>Valor agregado</t>
   </si>
   <si>
     <t>Remuneraciones de asalariados</t>
   </si>
   <si>
     <t>Excedente bruto de explotación</t>
   </si>
   <si>
     <t>Impuestos netos sobre la producción</t>
   </si>
   <si>
     <t>Producción precios básicos</t>
   </si>
   <si>
     <t>Matriz de coeficientes directos</t>
   </si>
   <si>
     <t xml:space="preserve">Matriz de coeficientes directos e indirectos </t>
   </si>
   <si>
     <t>(Matriz inversa de Leontief)</t>
   </si>
   <si>
+    <t>Tablas insumo producto 12 actividades</t>
+  </si>
+  <si>
+    <t>Índice de cuadros</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Cuadro</t>
+  </si>
+  <si>
+    <t>Matriz de insumo producto doméstica a precio básico</t>
+  </si>
+  <si>
+    <t>Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)</t>
+  </si>
+  <si>
+    <t>Listado a 12 actividades</t>
+  </si>
+  <si>
+    <t>Código de actividad económica 2018</t>
+  </si>
+  <si>
+    <t>Agropecuario-silvícola y Pesca</t>
+  </si>
+  <si>
+    <t>Minería</t>
+  </si>
+  <si>
+    <t>Industria manufacturera</t>
+  </si>
+  <si>
+    <t>Electricidad, gas, agua y gestión de desechos</t>
+  </si>
+  <si>
+    <t>Construcción</t>
+  </si>
+  <si>
+    <t>Comercio, hoteles y restaurantes</t>
+  </si>
+  <si>
+    <t>Transporte, comunicaciones y servicios de información</t>
+  </si>
+  <si>
     <t>Intermediación financiera</t>
   </si>
   <si>
+    <t>Servicios inmobiliarios y de vivienda</t>
+  </si>
+  <si>
+    <t>Servicios empresariales</t>
+  </si>
+  <si>
+    <t>Servicios personales</t>
+  </si>
+  <si>
     <t>Administración pública</t>
-  </si>
-[...55 lines deleted...]
-    <t>(miles de millones de pesos de 2022)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...29 lines deleted...]
-    <numFmt numFmtId="192" formatCode="&quot;$&quot;#,#00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
   </numFmts>
-  <fonts count="53">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...31 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...104 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="7.5"/>
-      <color indexed="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
-    <font>
-[...127 lines deleted...]
-    </font>
   </fonts>
-  <fills count="41">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...209 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...17 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...121 lines deleted...]
-        <color indexed="62"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2074">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...310 lines deleted...]
-      <protection locked="0"/>
+  </cellStyleXfs>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1799 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...71 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2074">
-[...1476 lines deleted...]
-    <cellStyle name="No-definido" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
-[...594 lines deleted...]
-    <cellStyle name="Warning Text" xfId="2069" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5630,6199 +571,2956 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B3:F19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:C13"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="68.28515625" customWidth="1"/>
+    <col min="3" max="3" width="61.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:6" ht="15.75">
-[...60 lines deleted...]
-      <c r="B11" s="50">
+    <row r="3" spans="2:3">
+      <c r="B3" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
         <v>1</v>
       </c>
-      <c r="C11" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="50">
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
         <v>2</v>
       </c>
-      <c r="C12" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="50">
+      <c r="C12" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
         <v>3</v>
       </c>
-      <c r="C13" s="51" t="s">
-[...34 lines deleted...]
-      <c r="C19" s="44"/>
+      <c r="C13" s="7" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K10" location="'1'!A1" display="Producto interno bruto. Enfoque de la producción" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="C11" location="'1'!A1" display="Matriz de insumo producto doméstica a precio básico"/>
+    <hyperlink ref="C12" location="'2'!A1" display="Matriz de coeficientes directos"/>
+    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A4:E120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.28515625" style="1"/>
+    <col min="3" max="3" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:5" ht="15.75">
-      <c r="B4" s="39" t="s">
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="8"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="6">
+        <v>1</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
+        <v>3</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
+        <v>4</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="6">
+        <v>5</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...69 lines deleted...]
-      <c r="B15" s="42">
+    <row r="15" spans="2:3">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="C15" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="42">
+      <c r="C15" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="C16" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="42">
+      <c r="C16" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="C17" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="42">
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="C18" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="42">
+      <c r="C18" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="C19" s="42" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="42">
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="C20" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="42">
+      <c r="C20" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="43" t="s">
-[...696 lines deleted...]
-      <c r="E120" s="14"/>
+      <c r="C21" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:GG40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="72" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" customWidth="1"/>
-    <col min="15" max="15" width="1.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="30" max="30" width="11.5703125" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="9"/>
+    <col min="15" max="15" width="1.140625" customWidth="1"/>
+    <col min="16" max="27" width="9.140625" style="9"/>
+    <col min="28" max="28" width="11.7109375" customWidth="1"/>
+    <col min="29" max="184" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="1" customFormat="1" ht="12.75"/>
-[...1 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="2:30">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="1" customFormat="1" ht="12.75">
-      <c r="B3" s="1" t="s">
+    <row r="3" spans="2:30">
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="1" customFormat="1" ht="12.75">
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="2:30">
+      <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="1" customFormat="1" ht="12.75">
-[...41 lines deleted...]
-      <c r="B8" s="8" t="s">
+    <row r="5" spans="2:30">
+      <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="9"/>
-[...13 lines deleted...]
-      <c r="R8" s="56" t="s">
+    </row>
+    <row r="6" spans="2:30">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+      <c r="AC6" s="2"/>
+      <c r="AD6" s="2"/>
+    </row>
+    <row r="8" spans="2:30" ht="21" customHeight="1">
+      <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="S8" s="54"/>
-      <c r="T8" s="56" t="s">
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="R8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:30">
+      <c r="C9" s="9">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>3</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
         <v>5</v>
       </c>
-      <c r="U8" s="54"/>
-      <c r="V8" s="56" t="s">
+      <c r="H9" s="9">
         <v>6</v>
       </c>
-      <c r="W8" s="54"/>
-      <c r="X8" s="56" t="s">
+      <c r="I9" s="9">
         <v>7</v>
       </c>
-      <c r="Y8" s="54"/>
-      <c r="Z8" s="56" t="s">
+      <c r="J9" s="9">
         <v>8</v>
       </c>
-      <c r="AA8" s="54"/>
-      <c r="AB8" s="56" t="s">
+      <c r="K9" s="9">
         <v>9</v>
       </c>
-      <c r="AC8" s="11"/>
-      <c r="AD8" s="55" t="s">
+      <c r="L9" s="9">
         <v>10</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C9" s="7">
+      <c r="M9" s="9">
+        <v>11</v>
+      </c>
+      <c r="N9" s="9">
+        <v>12</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AD9" s="11"/>
+    </row>
+    <row r="10" spans="2:30">
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+    </row>
+    <row r="12" spans="2:30">
+      <c r="B12" s="6">
         <v>1</v>
       </c>
-      <c r="D9" s="7">
+      <c r="C12" s="9">
+        <v>4115.253241793588</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.6422370665056178</v>
+      </c>
+      <c r="E12" s="9">
+        <v>11866.03864224551</v>
+      </c>
+      <c r="F12" s="9">
+        <v>41.40852990163699</v>
+      </c>
+      <c r="G12" s="9">
+        <v>13.54052321172931</v>
+      </c>
+      <c r="H12" s="9">
+        <v>323.5097312227909</v>
+      </c>
+      <c r="I12" s="9">
+        <v>3.71898000277508</v>
+      </c>
+      <c r="J12" s="9">
+        <v>1.173869957429346</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.04662056082291882</v>
+      </c>
+      <c r="L12" s="9">
+        <v>6.092141233775106</v>
+      </c>
+      <c r="M12" s="9">
+        <v>59.35115272211515</v>
+      </c>
+      <c r="N12" s="9">
+        <v>62.71302218584584</v>
+      </c>
+      <c r="P12" s="12">
+        <v>16493.48869210453</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2783.675914907827</v>
+      </c>
+      <c r="T12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0.02668751046842021</v>
+      </c>
+      <c r="X12" s="9">
+        <v>790.686870438529</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>-133.3579197104439</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>3460.474611071311</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>23394.99485632222</v>
+      </c>
+    </row>
+    <row r="13" spans="2:30">
+      <c r="B13" s="6">
         <v>2</v>
       </c>
-      <c r="E9" s="7">
+      <c r="C13" s="9">
+        <v>17.28437457955228</v>
+      </c>
+      <c r="D13" s="9">
+        <v>5176.847945713323</v>
+      </c>
+      <c r="E13" s="9">
+        <v>3190.658792514525</v>
+      </c>
+      <c r="F13" s="9">
+        <v>69.39060860419202</v>
+      </c>
+      <c r="G13" s="9">
+        <v>194.0093068393156</v>
+      </c>
+      <c r="H13" s="9">
+        <v>47.01219873591339</v>
+      </c>
+      <c r="I13" s="9">
+        <v>26.83435410443744</v>
+      </c>
+      <c r="J13" s="9">
+        <v>26.63454107972266</v>
+      </c>
+      <c r="K13" s="9">
+        <v>5.987406406582834</v>
+      </c>
+      <c r="L13" s="9">
+        <v>48.32751618138843</v>
+      </c>
+      <c r="M13" s="9">
+        <v>28.72516491513048</v>
+      </c>
+      <c r="N13" s="9">
+        <v>9.618811874545854</v>
+      </c>
+      <c r="P13" s="12">
+        <v>8841.331021548627</v>
+      </c>
+      <c r="R13" s="9">
+        <v>46.3195527712282</v>
+      </c>
+      <c r="T13" s="9">
+        <v>0</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2.722812321192706</v>
+      </c>
+      <c r="X13" s="9">
+        <v>704.9665059099814</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>-426.3866438137853</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>50201.30780448666</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>59370.2610532239</v>
+      </c>
+    </row>
+    <row r="14" spans="2:30">
+      <c r="B14" s="6">
         <v>3</v>
       </c>
-      <c r="F9" s="7">
+      <c r="C14" s="9">
+        <v>4649.329594369533</v>
+      </c>
+      <c r="D14" s="9">
+        <v>3599.667627408037</v>
+      </c>
+      <c r="E14" s="9">
+        <v>12335.83665498659</v>
+      </c>
+      <c r="F14" s="9">
+        <v>629.3082910086929</v>
+      </c>
+      <c r="G14" s="9">
+        <v>6599.078860757703</v>
+      </c>
+      <c r="H14" s="9">
+        <v>4798.436353463153</v>
+      </c>
+      <c r="I14" s="9">
+        <v>2849.601536405862</v>
+      </c>
+      <c r="J14" s="9">
+        <v>175.1148842419015</v>
+      </c>
+      <c r="K14" s="9">
+        <v>62.12138377444434</v>
+      </c>
+      <c r="L14" s="9">
+        <v>724.3421550510579</v>
+      </c>
+      <c r="M14" s="9">
+        <v>2143.251845364633</v>
+      </c>
+      <c r="N14" s="9">
+        <v>363.0396271261097</v>
+      </c>
+      <c r="P14" s="12">
+        <v>38929.12881395772</v>
+      </c>
+      <c r="R14" s="9">
+        <v>22272.49608285644</v>
+      </c>
+      <c r="T14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>86.44349140062918</v>
+      </c>
+      <c r="X14" s="9">
+        <v>4045.856643177457</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>-300.6398617166975</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>27660.47922635644</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>92693.76439603198</v>
+      </c>
+    </row>
+    <row r="15" spans="2:30">
+      <c r="B15" s="6">
         <v>4</v>
       </c>
-      <c r="G9" s="7">
+      <c r="C15" s="9">
+        <v>245.3914624015523</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3380.907110510236</v>
+      </c>
+      <c r="E15" s="9">
+        <v>2940.48988717869</v>
+      </c>
+      <c r="F15" s="9">
+        <v>2005.317901033467</v>
+      </c>
+      <c r="G15" s="9">
+        <v>268.2138859248262</v>
+      </c>
+      <c r="H15" s="9">
+        <v>987.682039861047</v>
+      </c>
+      <c r="I15" s="9">
+        <v>498.2520485071598</v>
+      </c>
+      <c r="J15" s="9">
+        <v>134.9225318290192</v>
+      </c>
+      <c r="K15" s="9">
+        <v>217.2172346345977</v>
+      </c>
+      <c r="L15" s="9">
+        <v>231.6789901473699</v>
+      </c>
+      <c r="M15" s="9">
+        <v>487.0571768924759</v>
+      </c>
+      <c r="N15" s="9">
+        <v>578.8222783069349</v>
+      </c>
+      <c r="P15" s="12">
+        <v>11975.95254722738</v>
+      </c>
+      <c r="R15" s="9">
+        <v>3763.896226186148</v>
+      </c>
+      <c r="T15" s="9">
+        <v>0</v>
+      </c>
+      <c r="V15" s="9">
+        <v>83.18966527250149</v>
+      </c>
+      <c r="X15" s="9">
+        <v>55.9683538569517</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>0.4541178096010363</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>81.4813896296377</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>15960.94229998222</v>
+      </c>
+    </row>
+    <row r="16" spans="2:30">
+      <c r="B16" s="6">
         <v>5</v>
       </c>
-      <c r="H9" s="7">
+      <c r="C16" s="9">
+        <v>1.03327163402747</v>
+      </c>
+      <c r="D16" s="9">
+        <v>3.035626576613491</v>
+      </c>
+      <c r="E16" s="9">
+        <v>10.80802634327334</v>
+      </c>
+      <c r="F16" s="9">
+        <v>1.669195920241785</v>
+      </c>
+      <c r="G16" s="9">
+        <v>5292.547091037119</v>
+      </c>
+      <c r="H16" s="9">
+        <v>59.40644794910428</v>
+      </c>
+      <c r="I16" s="9">
+        <v>30.30313659084121</v>
+      </c>
+      <c r="J16" s="9">
+        <v>15.07932540228847</v>
+      </c>
+      <c r="K16" s="9">
+        <v>2916.635539918719</v>
+      </c>
+      <c r="L16" s="9">
+        <v>17.99633276891161</v>
+      </c>
+      <c r="M16" s="9">
+        <v>20.73008483758991</v>
+      </c>
+      <c r="N16" s="9">
+        <v>5.940562416923207</v>
+      </c>
+      <c r="P16" s="12">
+        <v>8375.184641395652</v>
+      </c>
+      <c r="R16" s="9">
+        <v>11.80296833097269</v>
+      </c>
+      <c r="T16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0.1294447411288998</v>
+      </c>
+      <c r="X16" s="9">
+        <v>28753.1029097712</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>5.650734780081706</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>37145.87069901904</v>
+      </c>
+    </row>
+    <row r="17" spans="2:30">
+      <c r="B17" s="6">
         <v>6</v>
       </c>
-      <c r="I9" s="7">
+      <c r="C17" s="9">
+        <v>966.8283378675512</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1770.781732290983</v>
+      </c>
+      <c r="E17" s="9">
+        <v>4469.314197541138</v>
+      </c>
+      <c r="F17" s="9">
+        <v>315.0718035047138</v>
+      </c>
+      <c r="G17" s="9">
+        <v>2349.139944338927</v>
+      </c>
+      <c r="H17" s="9">
+        <v>4647.665775780432</v>
+      </c>
+      <c r="I17" s="9">
+        <v>2529.372533990075</v>
+      </c>
+      <c r="J17" s="9">
+        <v>350.694546136817</v>
+      </c>
+      <c r="K17" s="9">
+        <v>60.12173835484958</v>
+      </c>
+      <c r="L17" s="9">
+        <v>1133.367122027342</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1800.086834641929</v>
+      </c>
+      <c r="N17" s="9">
+        <v>305.1993971501809</v>
+      </c>
+      <c r="P17" s="12">
+        <v>20697.64396362494</v>
+      </c>
+      <c r="R17" s="9">
+        <v>30901.88733000897</v>
+      </c>
+      <c r="T17" s="9">
+        <v>0</v>
+      </c>
+      <c r="V17" s="9">
+        <v>715.5493008312991</v>
+      </c>
+      <c r="X17" s="9">
+        <v>6164.348182474572</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>-2.561053665153379</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>3003.016263823993</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>61479.88398709862</v>
+      </c>
+    </row>
+    <row r="18" spans="2:30">
+      <c r="B18" s="6">
         <v>7</v>
       </c>
-      <c r="J9" s="7">
+      <c r="C18" s="9">
+        <v>1062.413373738385</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1833.567129660415</v>
+      </c>
+      <c r="E18" s="9">
+        <v>4744.754543812512</v>
+      </c>
+      <c r="F18" s="9">
+        <v>530.4794138853784</v>
+      </c>
+      <c r="G18" s="9">
+        <v>1031.969361878937</v>
+      </c>
+      <c r="H18" s="9">
+        <v>7309.356990634053</v>
+      </c>
+      <c r="I18" s="9">
+        <v>8000.139688826606</v>
+      </c>
+      <c r="J18" s="9">
+        <v>904.0769902426333</v>
+      </c>
+      <c r="K18" s="9">
+        <v>77.33944080323263</v>
+      </c>
+      <c r="L18" s="9">
+        <v>1471.003473191914</v>
+      </c>
+      <c r="M18" s="9">
+        <v>863.62840417232</v>
+      </c>
+      <c r="N18" s="9">
+        <v>594.2380305447368</v>
+      </c>
+      <c r="P18" s="12">
+        <v>28422.96684139112</v>
+      </c>
+      <c r="R18" s="9">
+        <v>11716.77131654837</v>
+      </c>
+      <c r="T18" s="9">
+        <v>0</v>
+      </c>
+      <c r="V18" s="9">
+        <v>10.02281854860048</v>
+      </c>
+      <c r="X18" s="9">
+        <v>2908.803491674939</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>4108.030573608718</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>47166.59504177175</v>
+      </c>
+    </row>
+    <row r="19" spans="2:30">
+      <c r="B19" s="6">
         <v>8</v>
       </c>
-      <c r="K9" s="7">
+      <c r="C19" s="9">
+        <v>310.0964574005184</v>
+      </c>
+      <c r="D19" s="9">
+        <v>274.6652852578659</v>
+      </c>
+      <c r="E19" s="9">
+        <v>810.1913898644793</v>
+      </c>
+      <c r="F19" s="9">
+        <v>363.093240764916</v>
+      </c>
+      <c r="G19" s="9">
+        <v>584.4826093547906</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1750.670652579088</v>
+      </c>
+      <c r="I19" s="9">
+        <v>635.7545916656511</v>
+      </c>
+      <c r="J19" s="9">
+        <v>5982.578807937511</v>
+      </c>
+      <c r="K19" s="9">
+        <v>617.1453469319933</v>
+      </c>
+      <c r="L19" s="9">
+        <v>898.4381527396358</v>
+      </c>
+      <c r="M19" s="9">
+        <v>327.8381041152069</v>
+      </c>
+      <c r="N19" s="9">
+        <v>248.2560662315963</v>
+      </c>
+      <c r="P19" s="12">
+        <v>12803.21070484325</v>
+      </c>
+      <c r="R19" s="9">
+        <v>7988.719300147761</v>
+      </c>
+      <c r="T19" s="9">
+        <v>0</v>
+      </c>
+      <c r="V19" s="9">
+        <v>228.712964890106</v>
+      </c>
+      <c r="X19" s="9">
+        <v>61.20659289944906</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>723.4357487400216</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>21805.28531152059</v>
+      </c>
+    </row>
+    <row r="20" spans="2:30">
+      <c r="B20" s="6">
         <v>9</v>
       </c>
-      <c r="L9" s="7">
+      <c r="C20" s="9">
+        <v>52.01925266317371</v>
+      </c>
+      <c r="D20" s="9">
+        <v>56.80547082423649</v>
+      </c>
+      <c r="E20" s="9">
+        <v>456.052777746676</v>
+      </c>
+      <c r="F20" s="9">
+        <v>48.72229173297262</v>
+      </c>
+      <c r="G20" s="9">
+        <v>112.4127010504068</v>
+      </c>
+      <c r="H20" s="9">
+        <v>2527.883031390997</v>
+      </c>
+      <c r="I20" s="9">
+        <v>644.8175788872713</v>
+      </c>
+      <c r="J20" s="9">
+        <v>458.16230248226</v>
+      </c>
+      <c r="K20" s="9">
+        <v>332.5436502035711</v>
+      </c>
+      <c r="L20" s="9">
+        <v>654.1471943934012</v>
+      </c>
+      <c r="M20" s="9">
+        <v>893.1687935569739</v>
+      </c>
+      <c r="N20" s="9">
+        <v>167.6369254416006</v>
+      </c>
+      <c r="P20" s="12">
+        <v>6404.371970373541</v>
+      </c>
+      <c r="R20" s="9">
+        <v>19091.52519664735</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0.1374559441212514</v>
+      </c>
+      <c r="X20" s="9">
+        <v>121.534460152824</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>49.57467501520016</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>25667.14375813304</v>
+      </c>
+    </row>
+    <row r="21" spans="2:30">
+      <c r="B21" s="6">
         <v>10</v>
       </c>
-      <c r="M9" s="7">
+      <c r="C21" s="9">
+        <v>749.3454106589179</v>
+      </c>
+      <c r="D21" s="9">
+        <v>4370.237670927088</v>
+      </c>
+      <c r="E21" s="9">
+        <v>3411.439927462836</v>
+      </c>
+      <c r="F21" s="9">
+        <v>1061.477369647731</v>
+      </c>
+      <c r="G21" s="9">
+        <v>1714.970409958379</v>
+      </c>
+      <c r="H21" s="9">
+        <v>5489.832921491065</v>
+      </c>
+      <c r="I21" s="9">
+        <v>2646.587623954787</v>
+      </c>
+      <c r="J21" s="9">
+        <v>2399.672856645638</v>
+      </c>
+      <c r="K21" s="9">
+        <v>453.4104851670696</v>
+      </c>
+      <c r="L21" s="9">
+        <v>4585.662619325378</v>
+      </c>
+      <c r="M21" s="9">
+        <v>2007.400778225103</v>
+      </c>
+      <c r="N21" s="9">
+        <v>950.4533064333025</v>
+      </c>
+      <c r="P21" s="12">
+        <v>29840.4913798973</v>
+      </c>
+      <c r="R21" s="9">
+        <v>1570.036410203298</v>
+      </c>
+      <c r="T21" s="9">
+        <v>0</v>
+      </c>
+      <c r="V21" s="9">
+        <v>73.28957366518291</v>
+      </c>
+      <c r="X21" s="9">
+        <v>4072.630724064196</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>0.000512747777308221</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>1232.260071152297</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>36788.70867173005</v>
+      </c>
+    </row>
+    <row r="22" spans="2:30">
+      <c r="B22" s="6">
         <v>11</v>
       </c>
-      <c r="N9" s="7">
+      <c r="C22" s="9">
+        <v>26.14601044650109</v>
+      </c>
+      <c r="D22" s="9">
+        <v>71.00152264367996</v>
+      </c>
+      <c r="E22" s="9">
+        <v>104.6613393895057</v>
+      </c>
+      <c r="F22" s="9">
+        <v>18.74537114568567</v>
+      </c>
+      <c r="G22" s="9">
+        <v>86.16610526020179</v>
+      </c>
+      <c r="H22" s="9">
+        <v>172.2988117112265</v>
+      </c>
+      <c r="I22" s="9">
+        <v>243.8296703144277</v>
+      </c>
+      <c r="J22" s="9">
+        <v>75.43265776566447</v>
+      </c>
+      <c r="K22" s="9">
+        <v>10.20121352749598</v>
+      </c>
+      <c r="L22" s="9">
+        <v>92.44483841625632</v>
+      </c>
+      <c r="M22" s="9">
+        <v>2107.468925557887</v>
+      </c>
+      <c r="N22" s="9">
+        <v>59.65081206165006</v>
+      </c>
+      <c r="P22" s="12">
+        <v>3068.047278240183</v>
+      </c>
+      <c r="R22" s="9">
+        <v>18747.7430455514</v>
+      </c>
+      <c r="T22" s="9">
+        <v>1392.23802525799</v>
+      </c>
+      <c r="V22" s="9">
+        <v>21792.01307345403</v>
+      </c>
+      <c r="X22" s="9">
+        <v>642.2393858889194</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>-0.008220439990840454</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>47.16018548899322</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>45689.43277344153</v>
+      </c>
+    </row>
+    <row r="23" spans="2:30">
+      <c r="B23" s="6">
         <v>12</v>
       </c>
-      <c r="O9" s="7"/>
-[...383 lines deleted...]
-      <c r="B16" s="16">
+      <c r="C23" s="9">
+        <v>45.01916113686023</v>
+      </c>
+      <c r="D23" s="9">
+        <v>105.9582628415655</v>
+      </c>
+      <c r="E23" s="9">
+        <v>162.0471055939138</v>
+      </c>
+      <c r="F23" s="9">
+        <v>22.24021514334889</v>
+      </c>
+      <c r="G23" s="9">
+        <v>24.6778272434923</v>
+      </c>
+      <c r="H23" s="9">
+        <v>126.6816537249929</v>
+      </c>
+      <c r="I23" s="9">
+        <v>161.7889407070753</v>
+      </c>
+      <c r="J23" s="9">
+        <v>15.35729730765605</v>
+      </c>
+      <c r="K23" s="9">
+        <v>5.399949221798505</v>
+      </c>
+      <c r="L23" s="9">
+        <v>24.25836900165798</v>
+      </c>
+      <c r="M23" s="9">
+        <v>36.65694897303337</v>
+      </c>
+      <c r="N23" s="9">
+        <v>59.20602761448289</v>
+      </c>
+      <c r="P23" s="12">
+        <v>789.2917585098778</v>
+      </c>
+      <c r="R23" s="9">
+        <v>298.6627165168813</v>
+      </c>
+      <c r="T23" s="9">
+        <v>3.574195396391934E-32</v>
+      </c>
+      <c r="V23" s="9">
+        <v>15301.74213922644</v>
+      </c>
+      <c r="X23" s="9">
+        <v>57.79804483462201</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>-0.563056300848908</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>48.89080132519518</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>16495.82240411217</v>
+      </c>
+    </row>
+    <row r="25" spans="2:30">
+      <c r="B25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="17">
-[...955 lines deleted...]
-      <c r="B29" s="23" t="s">
+      <c r="C25" s="13">
+        <v>12240.15994869016</v>
+      </c>
+      <c r="D25" s="13">
+        <v>20644.11762172055</v>
+      </c>
+      <c r="E25" s="13">
+        <v>44502.29328467965</v>
+      </c>
+      <c r="F25" s="13">
+        <v>5106.924232292978</v>
+      </c>
+      <c r="G25" s="13">
+        <v>18271.20862685583</v>
+      </c>
+      <c r="H25" s="13">
+        <v>28240.43660854386</v>
+      </c>
+      <c r="I25" s="13">
+        <v>18271.00068395697</v>
+      </c>
+      <c r="J25" s="13">
+        <v>10538.90061102854</v>
+      </c>
+      <c r="K25" s="13">
+        <v>4758.170009505177</v>
+      </c>
+      <c r="L25" s="13">
+        <v>9887.758904478087</v>
+      </c>
+      <c r="M25" s="13">
+        <v>10775.3642139744</v>
+      </c>
+      <c r="N25" s="13">
+        <v>3404.77486738791</v>
+      </c>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13">
+        <v>186641.1096131141</v>
+      </c>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13">
+        <v>119193.5360606766</v>
+      </c>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>1392.23802525799</v>
+      </c>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13">
+        <v>38293.9794278057</v>
+      </c>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13">
+        <v>48379.14216514364</v>
+      </c>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13">
+        <v>-863.0621250895414</v>
+      </c>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13">
+        <v>90621.76208547856</v>
+      </c>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13">
+        <v>483658.705252387</v>
+      </c>
+    </row>
+    <row r="28" spans="2:30">
+      <c r="B28" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="19">
-[...214 lines deleted...]
-      <c r="B30" s="24" t="s">
+      <c r="C28" s="13">
+        <v>2621.928080839573</v>
+      </c>
+      <c r="D28" s="13">
+        <v>3729.725210523436</v>
+      </c>
+      <c r="E28" s="13">
+        <v>22990.79209344697</v>
+      </c>
+      <c r="F28" s="13">
+        <v>4723.561211669854</v>
+      </c>
+      <c r="G28" s="13">
+        <v>3217.165556773276</v>
+      </c>
+      <c r="H28" s="13">
+        <v>4586.767086925733</v>
+      </c>
+      <c r="I28" s="13">
+        <v>8548.923472459763</v>
+      </c>
+      <c r="J28" s="13">
+        <v>2005.008881249728</v>
+      </c>
+      <c r="K28" s="13">
+        <v>63.64343544252296</v>
+      </c>
+      <c r="L28" s="13">
+        <v>1472.479724708694</v>
+      </c>
+      <c r="M28" s="13">
+        <v>1702.144243573457</v>
+      </c>
+      <c r="N28" s="13">
+        <v>864.2039210957356</v>
+      </c>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13">
+        <v>56526.34291870875</v>
+      </c>
+    </row>
+    <row r="29" spans="2:30">
+      <c r="B29" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="19">
-[...404 lines deleted...]
-      <c r="B32" s="25" t="s">
+      <c r="C29" s="9">
+        <v>-6.157867183514108</v>
+      </c>
+      <c r="D29" s="9">
+        <v>-25.85565609619439</v>
+      </c>
+      <c r="E29" s="9">
+        <v>33.94373838084034</v>
+      </c>
+      <c r="F29" s="9">
+        <v>-4.783272547941688</v>
+      </c>
+      <c r="G29" s="9">
+        <v>203.4453390102055</v>
+      </c>
+      <c r="H29" s="9">
+        <v>116.2025010515593</v>
+      </c>
+      <c r="I29" s="9">
+        <v>917.5574093953862</v>
+      </c>
+      <c r="J29" s="9">
+        <v>580.0299160645392</v>
+      </c>
+      <c r="K29" s="9">
+        <v>94.1782534441388</v>
+      </c>
+      <c r="L29" s="9">
+        <v>339.1455539231487</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1463.975672109737</v>
+      </c>
+      <c r="N29" s="9">
+        <v>581.571134921929</v>
+      </c>
+      <c r="P29" s="14">
+        <v>4293.252722473833</v>
+      </c>
+    </row>
+    <row r="30" spans="2:30">
+      <c r="B30" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="21">
-[...32 lines deleted...]
-      <c r="N32" s="21">
+      <c r="C30" s="9">
+        <v>29.74137862864178</v>
+      </c>
+      <c r="D30" s="9">
+        <v>17.18369707820729</v>
+      </c>
+      <c r="E30" s="9">
+        <v>181.6221135098795</v>
+      </c>
+      <c r="F30" s="9">
+        <v>27.48360546958775</v>
+      </c>
+      <c r="G30" s="9">
+        <v>25.98782927378105</v>
+      </c>
+      <c r="H30" s="9">
+        <v>50.73619482062392</v>
+      </c>
+      <c r="I30" s="9">
+        <v>99.29557808037249</v>
+      </c>
+      <c r="J30" s="9">
+        <v>2.603501442028002</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.853846913306169</v>
+      </c>
+      <c r="L30" s="9">
+        <v>16.74544308752745</v>
+      </c>
+      <c r="M30" s="9">
+        <v>37.9713293171983</v>
+      </c>
+      <c r="N30" s="9">
+        <v>7.598456041391368</v>
+      </c>
+      <c r="P30" s="14">
+        <v>497.822973662545</v>
+      </c>
+    </row>
+    <row r="32" spans="2:30">
+      <c r="B32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="13">
+        <v>8509.323315347076</v>
+      </c>
+      <c r="D32" s="13">
+        <v>35005.09017999787</v>
+      </c>
+      <c r="E32" s="13">
+        <v>24985.11316601505</v>
+      </c>
+      <c r="F32" s="13">
+        <v>6107.75652309774</v>
+      </c>
+      <c r="G32" s="13">
+        <v>15428.06334710594</v>
+      </c>
+      <c r="H32" s="13">
+        <v>28485.74159575664</v>
+      </c>
+      <c r="I32" s="13">
+        <v>19329.81789787929</v>
+      </c>
+      <c r="J32" s="13">
+        <v>8678.742401735753</v>
+      </c>
+      <c r="K32" s="13">
+        <v>20750.2982128279</v>
+      </c>
+      <c r="L32" s="13">
+        <v>25072.57904553267</v>
+      </c>
+      <c r="M32" s="13">
+        <v>31709.97731446663</v>
+      </c>
+      <c r="N32" s="13">
         <v>11637.67402466505</v>
       </c>
-      <c r="O32" s="21"/>
-[...371 lines deleted...]
-      <c r="C34" s="19">
+      <c r="O32" s="13"/>
+      <c r="P32" s="13">
+        <v>235700.1770244276</v>
+      </c>
+    </row>
+    <row r="34" spans="2:16">
+      <c r="B34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="9">
         <v>2645.681334850934</v>
       </c>
-      <c r="D34" s="19">
-[...429 lines deleted...]
-      <c r="B36" s="23" t="s">
+      <c r="D34" s="9">
+        <v>3769.337388196229</v>
+      </c>
+      <c r="E34" s="9">
+        <v>8599.072252968472</v>
+      </c>
+      <c r="F34" s="9">
+        <v>1424.912864258769</v>
+      </c>
+      <c r="G34" s="9">
+        <v>8252.31082053204</v>
+      </c>
+      <c r="H34" s="9">
+        <v>17055.34175245886</v>
+      </c>
+      <c r="I34" s="9">
+        <v>8964.348001212687</v>
+      </c>
+      <c r="J34" s="9">
+        <v>6293.920925389917</v>
+      </c>
+      <c r="K34" s="9">
+        <v>727.1137533075282</v>
+      </c>
+      <c r="L34" s="9">
+        <v>11502.88352754533</v>
+      </c>
+      <c r="M34" s="9">
+        <v>24353.8076407548</v>
+      </c>
+      <c r="N34" s="9">
+        <v>9302.242054138638</v>
+      </c>
+      <c r="P34" s="14">
+        <v>102890.9723156142</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16">
+      <c r="B35" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C36" s="19">
-[...404 lines deleted...]
-      <c r="B38" s="26" t="s">
+      <c r="C35" s="9">
+        <v>5751.104336680461</v>
+      </c>
+      <c r="D35" s="9">
+        <v>31009.68920150392</v>
+      </c>
+      <c r="E35" s="9">
+        <v>16017.49586905873</v>
+      </c>
+      <c r="F35" s="9">
+        <v>4355.337496326988</v>
+      </c>
+      <c r="G35" s="9">
+        <v>6990.637936159937</v>
+      </c>
+      <c r="H35" s="9">
+        <v>10834.61860360737</v>
+      </c>
+      <c r="I35" s="9">
+        <v>11032.47701710886</v>
+      </c>
+      <c r="J35" s="9">
+        <v>1921.860493649187</v>
+      </c>
+      <c r="K35" s="9">
+        <v>18450.28356276423</v>
+      </c>
+      <c r="L35" s="9">
+        <v>13396.45365962076</v>
+      </c>
+      <c r="M35" s="9">
+        <v>7029.953431078799</v>
+      </c>
+      <c r="N35" s="9">
+        <v>2305.96200372795</v>
+      </c>
+      <c r="P35" s="14">
+        <v>129095.8736112872</v>
+      </c>
+    </row>
+    <row r="36" spans="2:16">
+      <c r="B36" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C38" s="21">
-[...8 lines deleted...]
-      <c r="F38" s="21">
+      <c r="C36" s="9">
+        <v>112.5376438156808</v>
+      </c>
+      <c r="D36" s="9">
+        <v>226.063590297727</v>
+      </c>
+      <c r="E36" s="9">
+        <v>368.5450439878501</v>
+      </c>
+      <c r="F36" s="9">
+        <v>327.506162511982</v>
+      </c>
+      <c r="G36" s="9">
+        <v>185.1145904139628</v>
+      </c>
+      <c r="H36" s="9">
+        <v>595.781239690421</v>
+      </c>
+      <c r="I36" s="9">
+        <v>-667.0071204422607</v>
+      </c>
+      <c r="J36" s="9">
+        <v>462.9609826966498</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1572.900896756138</v>
+      </c>
+      <c r="L36" s="9">
+        <v>173.2418583665829</v>
+      </c>
+      <c r="M36" s="9">
+        <v>326.2162426330361</v>
+      </c>
+      <c r="N36" s="9">
+        <v>29.46996679846144</v>
+      </c>
+      <c r="P36" s="14">
+        <v>3713.331097526231</v>
+      </c>
+    </row>
+    <row r="38" spans="2:16" ht="33" customHeight="1">
+      <c r="B38" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="13">
+        <v>23394.99485632195</v>
+      </c>
+      <c r="D38" s="13">
+        <v>59370.26105322386</v>
+      </c>
+      <c r="E38" s="13">
+        <v>92693.76439603238</v>
+      </c>
+      <c r="F38" s="13">
         <v>15960.94229998222</v>
       </c>
-      <c r="G38" s="21">
-[...220 lines deleted...]
-      <c r="C40" s="19"/>
+      <c r="G38" s="13">
+        <v>37145.87069901903</v>
+      </c>
+      <c r="H38" s="13">
+        <v>61479.88398709842</v>
+      </c>
+      <c r="I38" s="13">
+        <v>47166.59504177178</v>
+      </c>
+      <c r="J38" s="13">
+        <v>21805.28531152059</v>
+      </c>
+      <c r="K38" s="13">
+        <v>25667.14375813304</v>
+      </c>
+      <c r="L38" s="13">
+        <v>36788.70867173014</v>
+      </c>
+      <c r="M38" s="13">
+        <v>45689.43277344143</v>
+      </c>
+      <c r="N38" s="13">
+        <v>16495.82240411202</v>
+      </c>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13">
+        <v>483658.7052523868</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="AD8:AD9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="Z8:Z9"/>
     <mergeCell ref="AB8:AB9"/>
+    <mergeCell ref="AD8:AD9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B2:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...27 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>0.1759031479625026</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1.081748766322367E-05</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.1280133428560316</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.002594366242504562</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.0003645229727267343</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.005262041992315398</v>
+      </c>
+      <c r="I10" s="15">
+        <v>7.884775230184561E-05</v>
+      </c>
+      <c r="J10" s="15">
+        <v>5.383419389652035E-05</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1.816351724299139E-06</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.0001655981265375738</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.0012990126845395</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.003801751779905983</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.0007388065133462332</v>
+      </c>
+      <c r="D11" s="15">
+        <v>0.08719597747890001</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.03442150411415479</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.004347525810194135</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.005222903735688691</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.000764676113341055</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.0005689270993734517</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.001221471799117005</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.0002332712382415215</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.001313650789230478</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.0006287047829542762</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.00058310593063539</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.1987318066502229</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.06063082027180292</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.13308162350902</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.03942801616477205</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.1776530940471931</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.07804888432239246</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.06041567202131491</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.008030845812844349</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.002420268665646142</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.01968925197985192</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.04690913664856163</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.02200797379072246</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.01048905818995045</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.05694613853018674</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.03172262887733743</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.1256390671267386</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.007220557248424101</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.01606512530290904</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.01056366371297095</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.006187606807315397</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.008462851834293756</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.006297557008990668</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.01066017123275811</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.03508902218555943</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>4.41663544007257E-05</v>
+      </c>
+      <c r="D14" s="15">
+        <v>5.113042325840765E-05</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.0001165992816636105</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0001045800359947197</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.1424800924420621</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.0009662745616366281</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.0006424703026369422</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.0006915445125738151</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1136330386973633</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.0004891808769232687</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.0004537172728841579</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.0003601252651363636</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.04132628982417957</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.02982607286674256</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.0482159099553458</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.01974017558506335</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.06324094442080112</v>
+      </c>
+      <c r="H15" s="15">
+        <v>0.07559652807340604</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.05362635423969034</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.01608300653381184</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.002342361850675304</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.03080747226385428</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.03939831872214208</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.01850161754130561</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.04541199432883365</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.03088359554317389</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.05118741885959701</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.03323609621005706</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.02778153647926713</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1188902209406889</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.1696145265890299</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.04146136944903785</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.003013168957637774</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.03998518910565323</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.01890214764658523</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.03602354681004612</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.01325482049921127</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.004626310890087477</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.008740516637159662</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0227488599319929</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.01573479362189849</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.02847550351504351</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.01347891640476937</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.2743637023073796</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.02404417697377961</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.02442157349844765</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.007175359469679701</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.01504963257665238</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.002223520585605802</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.0009568000850343557</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.004919994141118261</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.003052594941905586</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.003026250265103503</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.04111723815096129</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.01367106483553046</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.02101152523054559</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0.01295600528587055</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.01778119477447365</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.01954869516515774</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01016238665371498</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.03203015923965569</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.0736098779658268</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.03680333784792169</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.06650468059451062</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.04616853442080358</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.08929478335780706</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.05611148359577176</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1100500554045856</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.01766501522100212</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0.1246486431541746</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.04393577806446253</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.05761781881189368</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.001117589920710572</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.001195910568424636</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.001129108738559176</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.001174452660336135</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.002319668475626211</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.002802523370853847</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.005169541496444395</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.003459374949146409</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.0003974424900419067</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.002512859019900704</v>
+      </c>
+      <c r="M20" s="15">
+        <v>0.04612595949720188</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.003616116286920047</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.001924307374861203</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.001784702660252356</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.001748198561680703</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.001393414920331719</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.0006643491397320783</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.002060538268933252</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.003430159428803191</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.0007042924267329896</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.000210383721409884</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.0006593971323679281</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.0008023069394361468</v>
+      </c>
+      <c r="N21" s="15">
+        <v>0.003589152826943884</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...403 lines deleted...]
-      <c r="O24" s="1"/>
+      <c r="C23" s="16">
+        <v>0.5231956674434808</v>
+      </c>
+      <c r="D23" s="16">
+        <v>0.3477181547713534</v>
+      </c>
+      <c r="E23" s="16">
+        <v>0.4801001833795897</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0.3199638302244014</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0.4918772472693269</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.4593443379702885</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.3873716274786375</v>
+      </c>
+      <c r="J23" s="16">
+        <v>0.4833186294269869</v>
+      </c>
+      <c r="K23" s="16">
+        <v>0.1853798012876862</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0.2687715677304059</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0.235839308126363</v>
+      </c>
+      <c r="N23" s="16">
+        <v>0.2064022504594363</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B2:O23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...5 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="2:15">
-[...19 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="3" spans="2:14">
+      <c r="B3" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>1.262241826982525</v>
+      </c>
+      <c r="D10" s="15">
+        <v>0.01561595233193199</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.1904296727814465</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.01435707180951217</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.04324672341303246</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.02685493304519686</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0.01669896520822188</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.005201459645496696</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0.005943717695494761</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.006693133404420428</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.01319390658358528</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.01122891176107079</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.01317392859734741</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1.09983368231241</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.04677525418414399</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.008320788081136222</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.01736233867476396</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.006315265804477894</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.005048301770486564</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.003496576733125018</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.002623149323712423</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.003391122871931854</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.003743724987676081</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.002615346799880079</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.3096914368265201</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.0964454785175307</v>
+      </c>
+      <c r="E12" s="15">
+        <v>1.221002696349839</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.06730748922283458</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.2699029981181166</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.1262467081513545</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.1025145777934278</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.03058431642043721</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.03676447152084498</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.03926379696781587</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.07148337537367701</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.04009164218244096</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.03125566412021835</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.07822012852734947</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.05364025597806872</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1.149594950289242</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.02529252263671845</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.03005026285054693</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.02214981969005821</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.01490199674166592</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.01366021640371649</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.01246300664660408</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.0182750371187087</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.04435256901661699</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>0.001939777257991643</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0.00125847958056208</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.002295532622504246</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.001567181474770767</v>
+      </c>
+      <c r="G14" s="15">
+        <v>1.168248793210453</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.008607047868901107</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.00428231041176527</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.006142299584998335</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1347729512754386</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.004139391725353827</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.004130987309358181</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.002572571889519044</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.08372843090421218</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.05107322895141855</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.08486602900346715</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.0372375163701725</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.1060662310244311</v>
+      </c>
+      <c r="H15" s="15">
+        <v>1.107587456488026</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.08284084292650226</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.03861241753593042</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.01743693141223199</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.0467060649291887</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.05500160641477379</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.03079585919222651</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.1080289352179485</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.06485603978918161</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.1076600580399192</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.06408117111441521</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.08195593308333257</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1797149761057854</v>
+      </c>
+      <c r="I16" s="15">
+        <v>1.231485878732645</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.08745872447894167</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.01783753119006845</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.06859213504442017</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.04229777847027509</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.05859635157704732</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.03649530376354384</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.01835202437916049</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.02901235770507898</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.04377333506267465</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.03984537392162826</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.05667535383499081</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.03281203885001992</v>
+      </c>
+      <c r="J17" s="15">
+        <v>1.389969900425057</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.03993625927302374</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.04418206313270662</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.01832117476066148</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.02860784258548497</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.01186691989414759</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.007397741225491102</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.01402494213623448</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.009274756237495579</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.0134248686682443</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.05335679586378561</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.0238395034765265</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.03617955590029442</v>
+      </c>
+      <c r="K18" s="15">
+        <v>1.016330956905</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.02510945468597592</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02576702455275337</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01500094299100031</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.08348437090060377</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.1152494746588795</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.08628953183545179</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.1053395659949568</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.09963714455558929</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.1427447726312215</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.09994234077789939</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1886676007788066</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.03868077657561683</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1.161241512418116</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.06930302928505873</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.08294606230954282</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.003107831239745098</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.002495767446649201</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.002982389972284772</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.002431216053494602</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.004440026772202429</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.005091534230509825</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.007512667025941553</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.006226485903315104</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.001218547898924619</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.003827514697674581</v>
+      </c>
+      <c r="M20" s="15">
+        <v>1.049149477166848</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.004667872298453413</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.003680731300552478</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.002701240165407023</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.003299427147309761</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.002171572059560512</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.002004438253619008</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.00339144456412097</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.004766118159072014</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.001595808937164987</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0005565036746421298</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.001248882747959064</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.001354291177430434</v>
+      </c>
+      <c r="N21" s="15">
+        <v>1.00410997298806</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...387 lines deleted...]
-      <c r="O23" s="31"/>
+      <c r="C23" s="16">
+        <v>1.948695157005356</v>
+      </c>
+      <c r="D23" s="16">
+        <v>1.553499237885971</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1.842278147755749</v>
+      </c>
+      <c r="F23" s="16">
+        <v>1.505456613770265</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1.871427392332131</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1.746636551438918</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1.633893364822566</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1.809037143085233</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1.325762013148715</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1.416858079272167</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1.372021413200806</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1.325585945591344</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Glosa</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
-      <vt:lpstr>Glosa!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gabriel Peraita B.</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>