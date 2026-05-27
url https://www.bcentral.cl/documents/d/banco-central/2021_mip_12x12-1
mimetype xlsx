--- v0 (2025-12-06)
+++ v1 (2026-05-27)
@@ -1,5508 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{017E956C-0AD2-40F9-8CFE-0309AE061C80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="3" sheetId="16" r:id="rId5"/>
+    <sheet name="Índice" sheetId="1" r:id="rId1"/>
+    <sheet name="Glosa" sheetId="2" r:id="rId2"/>
+    <sheet name="1" sheetId="3" r:id="rId3"/>
+    <sheet name="2" sheetId="4" r:id="rId4"/>
+    <sheet name="3" sheetId="5" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...106 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
   <si>
     <t>Matriz de insumo-producto</t>
   </si>
   <si>
     <t>Doméstica a precio básico, actividad por actividad</t>
   </si>
   <si>
     <t>Supuesto: estructura de ventas fija por producto</t>
   </si>
   <si>
+    <t>(miles de millones de pesos de 2021)</t>
+  </si>
+  <si>
     <t>Actividad</t>
   </si>
   <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Consumo de hogares</t>
   </si>
   <si>
     <t>Consumo  de IPSFL</t>
   </si>
   <si>
     <t>Consumo de gobierno</t>
   </si>
   <si>
     <t>Formación bruta de capital fijo</t>
   </si>
   <si>
     <t>Variación de existencias</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Producción precio básico</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Importaciones precios cif </t>
+    <t>Importaciones precios cif</t>
   </si>
   <si>
     <t>Impuestos sobre productos</t>
   </si>
   <si>
     <t>Derechos de importación</t>
   </si>
   <si>
-    <t xml:space="preserve">Valor agregado </t>
+    <t>Valor agregado</t>
   </si>
   <si>
     <t>Remuneraciones de asalariados</t>
   </si>
   <si>
     <t>Excedente bruto de explotación</t>
   </si>
   <si>
     <t>Impuestos netos sobre la producción</t>
   </si>
   <si>
     <t>Producción precios básicos</t>
   </si>
   <si>
     <t>Matriz de coeficientes directos</t>
   </si>
   <si>
     <t xml:space="preserve">Matriz de coeficientes directos e indirectos </t>
   </si>
   <si>
     <t>(Matriz inversa de Leontief)</t>
   </si>
   <si>
+    <t>Tablas insumo producto 12 actividades</t>
+  </si>
+  <si>
+    <t>Índice de cuadros</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Cuadro</t>
+  </si>
+  <si>
+    <t>Matriz de insumo producto doméstica a precio básico</t>
+  </si>
+  <si>
+    <t>Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)</t>
+  </si>
+  <si>
+    <t>Listado a 12 actividades</t>
+  </si>
+  <si>
+    <t>Código de actividad económica 2018</t>
+  </si>
+  <si>
+    <t>Agropecuario-silvícola y Pesca</t>
+  </si>
+  <si>
+    <t>Minería</t>
+  </si>
+  <si>
+    <t>Industria manufacturera</t>
+  </si>
+  <si>
+    <t>Electricidad, gas, agua y gestión de desechos</t>
+  </si>
+  <si>
+    <t>Construcción</t>
+  </si>
+  <si>
+    <t>Comercio, hoteles y restaurantes</t>
+  </si>
+  <si>
+    <t>Transporte, comunicaciones y servicios de información</t>
+  </si>
+  <si>
     <t>Intermediación financiera</t>
   </si>
   <si>
+    <t>Servicios inmobiliarios y de vivienda</t>
+  </si>
+  <si>
+    <t>Servicios empresariales</t>
+  </si>
+  <si>
+    <t>Servicios personales</t>
+  </si>
+  <si>
     <t>Administración pública</t>
-  </si>
-[...55 lines deleted...]
-    <t>(miles de millones de pesos de 2021)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...29 lines deleted...]
-    <numFmt numFmtId="192" formatCode="&quot;$&quot;#,#00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
   </numFmts>
-  <fonts count="53">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...31 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...104 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="7.5"/>
-      <color indexed="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
-    <font>
-[...127 lines deleted...]
-    </font>
   </fonts>
-  <fills count="41">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...209 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...17 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...121 lines deleted...]
-        <color indexed="62"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2074">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...310 lines deleted...]
-      <protection locked="0"/>
+  </cellStyleXfs>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1799 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...71 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2074">
-[...1476 lines deleted...]
-    <cellStyle name="No-definido" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
-[...594 lines deleted...]
-    <cellStyle name="Warning Text" xfId="2069" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5630,6201 +571,2956 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B3:F19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:C13"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="68.21875" customWidth="1"/>
+    <col min="3" max="3" width="61.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:6" ht="15.6">
-[...60 lines deleted...]
-      <c r="B11" s="50">
+    <row r="3" spans="2:3">
+      <c r="B3" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
         <v>1</v>
       </c>
-      <c r="C11" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="50">
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
         <v>2</v>
       </c>
-      <c r="C12" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="50">
+      <c r="C12" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
         <v>3</v>
       </c>
-      <c r="C13" s="51" t="s">
-[...34 lines deleted...]
-      <c r="C19" s="44"/>
+      <c r="C13" s="7" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K10" location="'1'!A1" display="Producto interno bruto. Enfoque de la producción" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="C11" location="'1'!A1" display="Matriz de insumo producto doméstica a precio básico"/>
+    <hyperlink ref="C12" location="'2'!A1" display="Matriz de coeficientes directos"/>
+    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A4:E120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.21875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.21875" style="1"/>
+    <col min="3" max="3" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:5" ht="15.6">
-      <c r="B4" s="39" t="s">
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="8"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="6">
+        <v>1</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
+        <v>3</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
+        <v>4</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="6">
+        <v>5</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...69 lines deleted...]
-      <c r="B15" s="42">
+    <row r="15" spans="2:3">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="C15" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="42">
+      <c r="C15" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="C16" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="42">
+      <c r="C16" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="C17" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="42">
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="C18" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="42">
+      <c r="C18" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="C19" s="42" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="42">
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="C20" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="42">
+      <c r="C20" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="43" t="s">
-[...696 lines deleted...]
-      <c r="E120" s="14"/>
+      <c r="C21" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:GG40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="30" width="11.5546875" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="9"/>
+    <col min="15" max="15" width="1.140625" customWidth="1"/>
+    <col min="16" max="27" width="9.140625" style="9"/>
+    <col min="28" max="28" width="11.7109375" customWidth="1"/>
+    <col min="29" max="184" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="1" customFormat="1" ht="13.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="2:30">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="1" customFormat="1" ht="13.2">
-      <c r="B3" s="1" t="s">
+    <row r="3" spans="2:30">
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="1" customFormat="1" ht="13.2">
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="2:30">
+      <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="1" customFormat="1" ht="13.2">
-[...41 lines deleted...]
-      <c r="B8" s="8" t="s">
+    <row r="5" spans="2:30">
+      <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="9"/>
-[...13 lines deleted...]
-      <c r="R8" s="56" t="s">
+    </row>
+    <row r="6" spans="2:30">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+      <c r="AC6" s="2"/>
+      <c r="AD6" s="2"/>
+    </row>
+    <row r="8" spans="2:30" ht="21" customHeight="1">
+      <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="S8" s="54"/>
-      <c r="T8" s="56" t="s">
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="R8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:30">
+      <c r="C9" s="9">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>3</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
         <v>5</v>
       </c>
-      <c r="U8" s="54"/>
-      <c r="V8" s="56" t="s">
+      <c r="H9" s="9">
         <v>6</v>
       </c>
-      <c r="W8" s="54"/>
-      <c r="X8" s="56" t="s">
+      <c r="I9" s="9">
         <v>7</v>
       </c>
-      <c r="Y8" s="54"/>
-      <c r="Z8" s="56" t="s">
+      <c r="J9" s="9">
         <v>8</v>
       </c>
-      <c r="AA8" s="54"/>
-      <c r="AB8" s="56" t="s">
+      <c r="K9" s="9">
         <v>9</v>
       </c>
-      <c r="AC8" s="11"/>
-      <c r="AD8" s="55" t="s">
+      <c r="L9" s="9">
         <v>10</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C9" s="7">
+      <c r="M9" s="9">
+        <v>11</v>
+      </c>
+      <c r="N9" s="9">
+        <v>12</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AD9" s="11"/>
+    </row>
+    <row r="10" spans="2:30">
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+    </row>
+    <row r="12" spans="2:30">
+      <c r="B12" s="6">
         <v>1</v>
       </c>
-      <c r="D9" s="7">
+      <c r="C12" s="9">
+        <v>3540.713852146179</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.5124241939419663</v>
+      </c>
+      <c r="E12" s="9">
+        <v>9551.877895376481</v>
+      </c>
+      <c r="F12" s="9">
+        <v>32.9168427827967</v>
+      </c>
+      <c r="G12" s="9">
+        <v>11.137996626731</v>
+      </c>
+      <c r="H12" s="9">
+        <v>267.0376065712983</v>
+      </c>
+      <c r="I12" s="9">
+        <v>3.098011802713362</v>
+      </c>
+      <c r="J12" s="9">
+        <v>1.018723586394634</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.0378605911846053</v>
+      </c>
+      <c r="L12" s="9">
+        <v>5.128977954407899</v>
+      </c>
+      <c r="M12" s="9">
+        <v>50.22910876882181</v>
+      </c>
+      <c r="N12" s="9">
+        <v>39.78988015081714</v>
+      </c>
+      <c r="P12" s="12">
+        <v>13503.49918055177</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2584.59944611654</v>
+      </c>
+      <c r="T12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0.02199309505653697</v>
+      </c>
+      <c r="X12" s="9">
+        <v>616.764254806985</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>36.82135735032651</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>3033.886365185422</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>19775.5925971061</v>
+      </c>
+    </row>
+    <row r="13" spans="2:30">
+      <c r="B13" s="6">
         <v>2</v>
       </c>
-      <c r="E9" s="7">
+      <c r="C13" s="9">
+        <v>9.458761766013492</v>
+      </c>
+      <c r="D13" s="9">
+        <v>4362.563636781017</v>
+      </c>
+      <c r="E13" s="9">
+        <v>2046.607503266737</v>
+      </c>
+      <c r="F13" s="9">
+        <v>56.16026671127921</v>
+      </c>
+      <c r="G13" s="9">
+        <v>146.0572205169764</v>
+      </c>
+      <c r="H13" s="9">
+        <v>50.30067932047082</v>
+      </c>
+      <c r="I13" s="9">
+        <v>24.52744959043198</v>
+      </c>
+      <c r="J13" s="9">
+        <v>27.05519938006265</v>
+      </c>
+      <c r="K13" s="9">
+        <v>5.863294137379153</v>
+      </c>
+      <c r="L13" s="9">
+        <v>44.2482463697634</v>
+      </c>
+      <c r="M13" s="9">
+        <v>25.40474826049039</v>
+      </c>
+      <c r="N13" s="9">
+        <v>8.684889310971776</v>
+      </c>
+      <c r="P13" s="12">
+        <v>6806.931895411592</v>
+      </c>
+      <c r="R13" s="9">
+        <v>32.29337796653394</v>
+      </c>
+      <c r="T13" s="9">
+        <v>0</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2.67310905569851</v>
+      </c>
+      <c r="X13" s="9">
+        <v>450.4896584983923</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>247.8417256785456</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>44832.56643215655</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>52372.79619876731</v>
+      </c>
+    </row>
+    <row r="14" spans="2:30">
+      <c r="B14" s="6">
         <v>3</v>
       </c>
-      <c r="F9" s="7">
+      <c r="C14" s="9">
+        <v>3396.55810488429</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2407.287086425746</v>
+      </c>
+      <c r="E14" s="9">
+        <v>10336.20337784684</v>
+      </c>
+      <c r="F14" s="9">
+        <v>506.8899861356659</v>
+      </c>
+      <c r="G14" s="9">
+        <v>5519.813162303975</v>
+      </c>
+      <c r="H14" s="9">
+        <v>3755.556421695052</v>
+      </c>
+      <c r="I14" s="9">
+        <v>1868.30155301841</v>
+      </c>
+      <c r="J14" s="9">
+        <v>146.2071140337807</v>
+      </c>
+      <c r="K14" s="9">
+        <v>46.41385956015971</v>
+      </c>
+      <c r="L14" s="9">
+        <v>574.3790505742434</v>
+      </c>
+      <c r="M14" s="9">
+        <v>1840.231518489818</v>
+      </c>
+      <c r="N14" s="9">
+        <v>314.8936212804688</v>
+      </c>
+      <c r="P14" s="12">
+        <v>30712.73485624845</v>
+      </c>
+      <c r="R14" s="9">
+        <v>19356.59541102801</v>
+      </c>
+      <c r="T14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>83.71465588621133</v>
+      </c>
+      <c r="X14" s="9">
+        <v>3197.083588795102</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>802.1247428911381</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>20076.00442409496</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>74228.25767894388</v>
+      </c>
+    </row>
+    <row r="15" spans="2:30">
+      <c r="B15" s="6">
         <v>4</v>
       </c>
-      <c r="G9" s="7">
+      <c r="C15" s="9">
+        <v>221.2297283922451</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2605.55674680962</v>
+      </c>
+      <c r="E15" s="9">
+        <v>2288.605716317276</v>
+      </c>
+      <c r="F15" s="9">
+        <v>1794.038264887295</v>
+      </c>
+      <c r="G15" s="9">
+        <v>223.6396269935955</v>
+      </c>
+      <c r="H15" s="9">
+        <v>756.1026803692898</v>
+      </c>
+      <c r="I15" s="9">
+        <v>394.9303597662999</v>
+      </c>
+      <c r="J15" s="9">
+        <v>106.7384663229924</v>
+      </c>
+      <c r="K15" s="9">
+        <v>163.0643557513192</v>
+      </c>
+      <c r="L15" s="9">
+        <v>175.1031282178155</v>
+      </c>
+      <c r="M15" s="9">
+        <v>351.1460606518599</v>
+      </c>
+      <c r="N15" s="9">
+        <v>480.4706986500543</v>
+      </c>
+      <c r="P15" s="12">
+        <v>9560.625833129663</v>
+      </c>
+      <c r="R15" s="9">
+        <v>3343.51778374394</v>
+      </c>
+      <c r="T15" s="9">
+        <v>0</v>
+      </c>
+      <c r="V15" s="9">
+        <v>69.37121438645455</v>
+      </c>
+      <c r="X15" s="9">
+        <v>41.57870824901669</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>5.980222110222671</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>43.44448257025165</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>13064.51824418955</v>
+      </c>
+    </row>
+    <row r="16" spans="2:30">
+      <c r="B16" s="6">
         <v>5</v>
       </c>
-      <c r="H9" s="7">
+      <c r="C16" s="9">
+        <v>1.286265515657613</v>
+      </c>
+      <c r="D16" s="9">
+        <v>3.312824516586301</v>
+      </c>
+      <c r="E16" s="9">
+        <v>12.79096151182774</v>
+      </c>
+      <c r="F16" s="9">
+        <v>1.740127055803382</v>
+      </c>
+      <c r="G16" s="9">
+        <v>4110.553217174991</v>
+      </c>
+      <c r="H16" s="9">
+        <v>70.09119299148055</v>
+      </c>
+      <c r="I16" s="9">
+        <v>28.01579347902177</v>
+      </c>
+      <c r="J16" s="9">
+        <v>15.81013579568154</v>
+      </c>
+      <c r="K16" s="9">
+        <v>3169.837708687852</v>
+      </c>
+      <c r="L16" s="9">
+        <v>18.93683689492986</v>
+      </c>
+      <c r="M16" s="9">
+        <v>22.94525682725798</v>
+      </c>
+      <c r="N16" s="9">
+        <v>6.03645686527889</v>
+      </c>
+      <c r="P16" s="12">
+        <v>7461.356777316369</v>
+      </c>
+      <c r="R16" s="9">
+        <v>12.11379658528312</v>
+      </c>
+      <c r="T16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0.1016186216403954</v>
+      </c>
+      <c r="X16" s="9">
+        <v>24450.47319774965</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>5.095159445314197</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>31929.14054971826</v>
+      </c>
+    </row>
+    <row r="17" spans="2:30">
+      <c r="B17" s="6">
         <v>6</v>
       </c>
-      <c r="I9" s="7">
+      <c r="C17" s="9">
+        <v>712.8396771166439</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1454.30890607801</v>
+      </c>
+      <c r="E17" s="9">
+        <v>3780.984332155038</v>
+      </c>
+      <c r="F17" s="9">
+        <v>247.7596490750113</v>
+      </c>
+      <c r="G17" s="9">
+        <v>2106.009916472404</v>
+      </c>
+      <c r="H17" s="9">
+        <v>3859.907426353168</v>
+      </c>
+      <c r="I17" s="9">
+        <v>1929.329948585838</v>
+      </c>
+      <c r="J17" s="9">
+        <v>307.8502628879036</v>
+      </c>
+      <c r="K17" s="9">
+        <v>46.44765838338022</v>
+      </c>
+      <c r="L17" s="9">
+        <v>893.7869840224183</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1542.177657597275</v>
+      </c>
+      <c r="N17" s="9">
+        <v>266.5238507582544</v>
+      </c>
+      <c r="P17" s="12">
+        <v>17147.92626948535</v>
+      </c>
+      <c r="R17" s="9">
+        <v>29042.38594731323</v>
+      </c>
+      <c r="T17" s="9">
+        <v>0</v>
+      </c>
+      <c r="V17" s="9">
+        <v>727.0897173986905</v>
+      </c>
+      <c r="X17" s="9">
+        <v>5125.697249486901</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>4.012056208123153</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>2502.445093803297</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>54549.55633369558</v>
+      </c>
+    </row>
+    <row r="18" spans="2:30">
+      <c r="B18" s="6">
         <v>7</v>
       </c>
-      <c r="J9" s="7">
+      <c r="C18" s="9">
+        <v>867.7225989322471</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1476.607272961795</v>
+      </c>
+      <c r="E18" s="9">
+        <v>3969.520259301007</v>
+      </c>
+      <c r="F18" s="9">
+        <v>434.1994802734655</v>
+      </c>
+      <c r="G18" s="9">
+        <v>808.8528647281868</v>
+      </c>
+      <c r="H18" s="9">
+        <v>6129.400881831427</v>
+      </c>
+      <c r="I18" s="9">
+        <v>6439.920159693616</v>
+      </c>
+      <c r="J18" s="9">
+        <v>755.4746605921847</v>
+      </c>
+      <c r="K18" s="9">
+        <v>59.39119165948685</v>
+      </c>
+      <c r="L18" s="9">
+        <v>1173.908144666821</v>
+      </c>
+      <c r="M18" s="9">
+        <v>673.1772076881548</v>
+      </c>
+      <c r="N18" s="9">
+        <v>473.1287326515201</v>
+      </c>
+      <c r="P18" s="12">
+        <v>23261.30345497991</v>
+      </c>
+      <c r="R18" s="9">
+        <v>8945.220817410502</v>
+      </c>
+      <c r="T18" s="9">
+        <v>0</v>
+      </c>
+      <c r="V18" s="9">
+        <v>7.230256090377251</v>
+      </c>
+      <c r="X18" s="9">
+        <v>2301.249013568877</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>2717.498302213474</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>37232.50184426314</v>
+      </c>
+    </row>
+    <row r="19" spans="2:30">
+      <c r="B19" s="6">
         <v>8</v>
       </c>
-      <c r="K9" s="7">
+      <c r="C19" s="9">
+        <v>298.8630494657769</v>
+      </c>
+      <c r="D19" s="9">
+        <v>268.7952747980728</v>
+      </c>
+      <c r="E19" s="9">
+        <v>785.7362964716385</v>
+      </c>
+      <c r="F19" s="9">
+        <v>293.7782412112809</v>
+      </c>
+      <c r="G19" s="9">
+        <v>551.725203690577</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1698.030425330719</v>
+      </c>
+      <c r="I19" s="9">
+        <v>569.0558244331746</v>
+      </c>
+      <c r="J19" s="9">
+        <v>5644.105202565299</v>
+      </c>
+      <c r="K19" s="9">
+        <v>543.6099225565365</v>
+      </c>
+      <c r="L19" s="9">
+        <v>736.320906350858</v>
+      </c>
+      <c r="M19" s="9">
+        <v>300.4955745785041</v>
+      </c>
+      <c r="N19" s="9">
+        <v>207.0732674295819</v>
+      </c>
+      <c r="P19" s="12">
+        <v>11897.58918888202</v>
+      </c>
+      <c r="R19" s="9">
+        <v>7282.567964861997</v>
+      </c>
+      <c r="T19" s="9">
+        <v>0</v>
+      </c>
+      <c r="V19" s="9">
+        <v>210.5544916130698</v>
+      </c>
+      <c r="X19" s="9">
+        <v>58.09497806835658</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>579.8349954959725</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>20028.64161892141</v>
+      </c>
+    </row>
+    <row r="20" spans="2:30">
+      <c r="B20" s="6">
         <v>9</v>
       </c>
-      <c r="L9" s="7">
+      <c r="C20" s="9">
+        <v>47.42515136365739</v>
+      </c>
+      <c r="D20" s="9">
+        <v>52.66569817767515</v>
+      </c>
+      <c r="E20" s="9">
+        <v>402.6518787652167</v>
+      </c>
+      <c r="F20" s="9">
+        <v>40.83500336727537</v>
+      </c>
+      <c r="G20" s="9">
+        <v>93.67911972026276</v>
+      </c>
+      <c r="H20" s="9">
+        <v>2229.899693643379</v>
+      </c>
+      <c r="I20" s="9">
+        <v>496.8213824991591</v>
+      </c>
+      <c r="J20" s="9">
+        <v>391.6318097256036</v>
+      </c>
+      <c r="K20" s="9">
+        <v>265.962109759793</v>
+      </c>
+      <c r="L20" s="9">
+        <v>522.5843528871974</v>
+      </c>
+      <c r="M20" s="9">
+        <v>735.052362396838</v>
+      </c>
+      <c r="N20" s="9">
+        <v>141.7036458416681</v>
+      </c>
+      <c r="P20" s="12">
+        <v>5420.912208147725</v>
+      </c>
+      <c r="R20" s="9">
+        <v>17524.51269497662</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0.1320106720358979</v>
+      </c>
+      <c r="X20" s="9">
+        <v>142.8721727322733</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>31.57341997803453</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>23120.00250650669</v>
+      </c>
+    </row>
+    <row r="21" spans="2:30">
+      <c r="B21" s="6">
         <v>10</v>
       </c>
-      <c r="M9" s="7">
+      <c r="C21" s="9">
+        <v>618.4080727710787</v>
+      </c>
+      <c r="D21" s="9">
+        <v>3599.206363622039</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2921.111865477081</v>
+      </c>
+      <c r="F21" s="9">
+        <v>852.1228714453555</v>
+      </c>
+      <c r="G21" s="9">
+        <v>1438.525348189095</v>
+      </c>
+      <c r="H21" s="9">
+        <v>4660.828330411063</v>
+      </c>
+      <c r="I21" s="9">
+        <v>2237.824994161995</v>
+      </c>
+      <c r="J21" s="9">
+        <v>2060.596755716333</v>
+      </c>
+      <c r="K21" s="9">
+        <v>364.7520008300959</v>
+      </c>
+      <c r="L21" s="9">
+        <v>3590.767095969421</v>
+      </c>
+      <c r="M21" s="9">
+        <v>1578.702020014349</v>
+      </c>
+      <c r="N21" s="9">
+        <v>815.3135762003435</v>
+      </c>
+      <c r="P21" s="12">
+        <v>24738.15929480825</v>
+      </c>
+      <c r="R21" s="9">
+        <v>1221.424911809521</v>
+      </c>
+      <c r="T21" s="9">
+        <v>0</v>
+      </c>
+      <c r="V21" s="9">
+        <v>59.14736048248434</v>
+      </c>
+      <c r="X21" s="9">
+        <v>3342.025893867407</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>0.007843663013873335</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>759.7709627145246</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>30120.5362673452</v>
+      </c>
+    </row>
+    <row r="22" spans="2:30">
+      <c r="B22" s="6">
         <v>11</v>
       </c>
-      <c r="N9" s="7">
+      <c r="C22" s="9">
+        <v>23.91633115705088</v>
+      </c>
+      <c r="D22" s="9">
+        <v>61.8916398458821</v>
+      </c>
+      <c r="E22" s="9">
+        <v>94.46869335872658</v>
+      </c>
+      <c r="F22" s="9">
+        <v>15.72370733296883</v>
+      </c>
+      <c r="G22" s="9">
+        <v>69.859544853125</v>
+      </c>
+      <c r="H22" s="9">
+        <v>151.8782262316946</v>
+      </c>
+      <c r="I22" s="9">
+        <v>198.6106227300176</v>
+      </c>
+      <c r="J22" s="9">
+        <v>63.21245761538668</v>
+      </c>
+      <c r="K22" s="9">
+        <v>8.244572585580221</v>
+      </c>
+      <c r="L22" s="9">
+        <v>76.75953812535749</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1831.640117240411</v>
+      </c>
+      <c r="N22" s="9">
+        <v>28.53985993101922</v>
+      </c>
+      <c r="P22" s="12">
+        <v>2624.745311007221</v>
+      </c>
+      <c r="R22" s="9">
+        <v>16238.0173830284</v>
+      </c>
+      <c r="T22" s="9">
+        <v>1073.103989637657</v>
+      </c>
+      <c r="V22" s="9">
+        <v>19750.36392658981</v>
+      </c>
+      <c r="X22" s="9">
+        <v>537.6498153337509</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>-0.005719179219845691</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>35.17413330883247</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>40259.04883972646</v>
+      </c>
+    </row>
+    <row r="23" spans="2:30">
+      <c r="B23" s="6">
         <v>12</v>
       </c>
-      <c r="O9" s="7"/>
-[...131 lines deleted...]
-      <c r="T12" s="19">
+      <c r="C23" s="9">
+        <v>41.79001503590948</v>
+      </c>
+      <c r="D23" s="9">
+        <v>71.86269029892826</v>
+      </c>
+      <c r="E23" s="9">
+        <v>139.1524704909225</v>
+      </c>
+      <c r="F23" s="9">
+        <v>22.7593732313986</v>
+      </c>
+      <c r="G23" s="9">
+        <v>22.72177378701218</v>
+      </c>
+      <c r="H23" s="9">
+        <v>113.1736662591521</v>
+      </c>
+      <c r="I23" s="9">
+        <v>109.7511796766929</v>
+      </c>
+      <c r="J23" s="9">
+        <v>13.44341858929761</v>
+      </c>
+      <c r="K23" s="9">
+        <v>4.385950117664638</v>
+      </c>
+      <c r="L23" s="9">
+        <v>19.93250702855841</v>
+      </c>
+      <c r="M23" s="9">
+        <v>33.28686283019168</v>
+      </c>
+      <c r="N23" s="9">
+        <v>52.09306992199113</v>
+      </c>
+      <c r="P23" s="12">
+        <v>644.3529772677194</v>
+      </c>
+      <c r="R23" s="9">
+        <v>266.1178628460543</v>
+      </c>
+      <c r="T23" s="9">
         <v>0</v>
       </c>
-      <c r="U12" s="19"/>
-[...248 lines deleted...]
-      <c r="B16" s="16">
+      <c r="V23" s="9">
+        <v>13955.23209313692</v>
+      </c>
+      <c r="X23" s="9">
+        <v>52.15629997203911</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>-0.3735933619962523</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>30.82308778322921</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>14948.30872764397</v>
+      </c>
+    </row>
+    <row r="25" spans="2:30">
+      <c r="B25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="17">
-[...635 lines deleted...]
-      <c r="I25" s="21">
+      <c r="C25" s="13">
+        <v>9780.21160854675</v>
+      </c>
+      <c r="D25" s="13">
+        <v>16364.57056450931</v>
+      </c>
+      <c r="E25" s="13">
+        <v>36329.71125033879</v>
+      </c>
+      <c r="F25" s="13">
+        <v>4298.923813509597</v>
+      </c>
+      <c r="G25" s="13">
+        <v>15102.57499505693</v>
+      </c>
+      <c r="H25" s="13">
+        <v>23742.20723100819</v>
+      </c>
+      <c r="I25" s="13">
         <v>14300.18727943737</v>
       </c>
-      <c r="J25" s="21">
-[...39 lines deleted...]
-      <c r="AB25" s="21">
+      <c r="J25" s="13">
+        <v>9533.144206810921</v>
+      </c>
+      <c r="K25" s="13">
+        <v>4678.010484620432</v>
+      </c>
+      <c r="L25" s="13">
+        <v>7831.855769061792</v>
+      </c>
+      <c r="M25" s="13">
+        <v>8984.488495343972</v>
+      </c>
+      <c r="N25" s="13">
+        <v>2834.251548991969</v>
+      </c>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13">
+        <v>153780.137247236</v>
+      </c>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13">
+        <v>105849.3673976866</v>
+      </c>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>1073.103989637657</v>
+      </c>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13">
+        <v>34865.63244702845</v>
+      </c>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13">
+        <v>40316.13483112875</v>
+      </c>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13">
+        <v>1096.408635360154</v>
+      </c>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13">
         <v>74648.11685874984</v>
       </c>
-      <c r="AC25" s="21"/>
-[...73 lines deleted...]
-      <c r="H28" s="21">
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13">
+        <v>411628.9014068276</v>
+      </c>
+    </row>
+    <row r="28" spans="2:30">
+      <c r="B28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1546.433572104555</v>
+      </c>
+      <c r="D28" s="13">
+        <v>2242.646329174262</v>
+      </c>
+      <c r="E28" s="13">
+        <v>17219.0547716658</v>
+      </c>
+      <c r="F28" s="13">
+        <v>2763.364381804689</v>
+      </c>
+      <c r="G28" s="13">
+        <v>2697.83602794785</v>
+      </c>
+      <c r="H28" s="13">
         <v>3521.892852140812</v>
       </c>
-      <c r="I28" s="21">
-[...11 lines deleted...]
-      <c r="M28" s="21">
+      <c r="I28" s="13">
+        <v>4220.504905128556</v>
+      </c>
+      <c r="J28" s="13">
+        <v>1626.080029999258</v>
+      </c>
+      <c r="K28" s="13">
+        <v>79.73358399238545</v>
+      </c>
+      <c r="L28" s="13">
+        <v>1125.58262754047</v>
+      </c>
+      <c r="M28" s="13">
         <v>1527.922136075767</v>
       </c>
-      <c r="N28" s="21">
-[...399 lines deleted...]
-      <c r="B30" s="24" t="s">
+      <c r="N28" s="13">
+        <v>733.6769264957142</v>
+      </c>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13">
+        <v>39304.72814407011</v>
+      </c>
+    </row>
+    <row r="29" spans="2:30">
+      <c r="B29" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="19">
-[...404 lines deleted...]
-      <c r="B32" s="25" t="s">
+      <c r="C29" s="9">
+        <v>26.29266408274319</v>
+      </c>
+      <c r="D29" s="9">
+        <v>6.125846827002273</v>
+      </c>
+      <c r="E29" s="9">
+        <v>39.41323500037418</v>
+      </c>
+      <c r="F29" s="9">
+        <v>6.93539541526717</v>
+      </c>
+      <c r="G29" s="9">
+        <v>296.3866842574108</v>
+      </c>
+      <c r="H29" s="9">
+        <v>167.9887201633068</v>
+      </c>
+      <c r="I29" s="9">
+        <v>783.2106728588693</v>
+      </c>
+      <c r="J29" s="9">
+        <v>501.3729262746708</v>
+      </c>
+      <c r="K29" s="9">
+        <v>60.59367631280841</v>
+      </c>
+      <c r="L29" s="9">
+        <v>283.5416055501543</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1294.248992142388</v>
+      </c>
+      <c r="N29" s="9">
+        <v>498.9722310573251</v>
+      </c>
+      <c r="P29" s="14">
+        <v>3965.08264994232</v>
+      </c>
+    </row>
+    <row r="30" spans="2:30">
+      <c r="B30" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C30" s="9">
+        <v>28.98006210153889</v>
+      </c>
+      <c r="D30" s="9">
+        <v>16.33038900786523</v>
+      </c>
+      <c r="E30" s="9">
+        <v>139.2201215622009</v>
+      </c>
+      <c r="F30" s="9">
+        <v>15.31686487239526</v>
+      </c>
+      <c r="G30" s="9">
+        <v>33.59427433151967</v>
+      </c>
+      <c r="H30" s="9">
+        <v>50.96281131299304</v>
+      </c>
+      <c r="I30" s="9">
+        <v>140.8341685867615</v>
+      </c>
+      <c r="J30" s="9">
+        <v>3.119453399999053</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.8195578887925646</v>
+      </c>
+      <c r="L30" s="9">
+        <v>15.49279783194927</v>
+      </c>
+      <c r="M30" s="9">
+        <v>39.31244820986651</v>
+      </c>
+      <c r="N30" s="9">
+        <v>3.110542882801528</v>
+      </c>
+      <c r="P30" s="14">
+        <v>487.0934919886835</v>
+      </c>
+    </row>
+    <row r="32" spans="2:30">
+      <c r="B32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="13">
         <v>8393.674690270489</v>
       </c>
-      <c r="D32" s="21">
-[...619 lines deleted...]
-      <c r="B35" s="23" t="s">
+      <c r="D32" s="13">
+        <v>33743.12306924887</v>
+      </c>
+      <c r="E32" s="13">
+        <v>20500.85830037725</v>
+      </c>
+      <c r="F32" s="13">
+        <v>5979.977788587625</v>
+      </c>
+      <c r="G32" s="13">
+        <v>13798.74856812469</v>
+      </c>
+      <c r="H32" s="13">
+        <v>27066.50471906939</v>
+      </c>
+      <c r="I32" s="13">
+        <v>17787.76481825151</v>
+      </c>
+      <c r="J32" s="13">
+        <v>8364.925002436492</v>
+      </c>
+      <c r="K32" s="13">
+        <v>18300.84520369227</v>
+      </c>
+      <c r="L32" s="13">
+        <v>20864.06346736115</v>
+      </c>
+      <c r="M32" s="13">
+        <v>28413.07676795458</v>
+      </c>
+      <c r="N32" s="13">
+        <v>10878.29747821616</v>
+      </c>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13">
+        <v>214091.8598735905</v>
+      </c>
+    </row>
+    <row r="34" spans="2:16">
+      <c r="B34" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="C35" s="19">
-[...20 lines deleted...]
-      <c r="J35" s="19">
+      <c r="C34" s="9">
+        <v>2397.495889010594</v>
+      </c>
+      <c r="D34" s="9">
+        <v>3373.236675222984</v>
+      </c>
+      <c r="E34" s="9">
+        <v>7351.444999187715</v>
+      </c>
+      <c r="F34" s="9">
+        <v>1218.183480745971</v>
+      </c>
+      <c r="G34" s="9">
+        <v>7054.378207137563</v>
+      </c>
+      <c r="H34" s="9">
+        <v>14459.33283527324</v>
+      </c>
+      <c r="I34" s="9">
+        <v>7294.180279297683</v>
+      </c>
+      <c r="J34" s="9">
+        <v>5634.436686106454</v>
+      </c>
+      <c r="K34" s="9">
+        <v>636.2701848404237</v>
+      </c>
+      <c r="L34" s="9">
+        <v>9294.394272170844</v>
+      </c>
+      <c r="M34" s="9">
+        <v>21553.83272376279</v>
+      </c>
+      <c r="N34" s="9">
+        <v>8841.488656482905</v>
+      </c>
+      <c r="P34" s="14">
+        <v>89108.67488923916</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16">
+      <c r="B35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="9">
+        <v>5906.873658830352</v>
+      </c>
+      <c r="D35" s="9">
+        <v>30197.97989141898</v>
+      </c>
+      <c r="E35" s="9">
+        <v>12847.3917190479</v>
+      </c>
+      <c r="F35" s="9">
+        <v>4518.873077557874</v>
+      </c>
+      <c r="G35" s="9">
+        <v>6575.70509469372</v>
+      </c>
+      <c r="H35" s="9">
+        <v>12135.20399358627</v>
+      </c>
+      <c r="I35" s="9">
+        <v>10771.7927107681</v>
+      </c>
+      <c r="J35" s="9">
         <v>2333.492036796787</v>
       </c>
-      <c r="K35" s="19">
-[...193 lines deleted...]
-      <c r="C36" s="19">
+      <c r="K35" s="9">
+        <v>16286.78921300157</v>
+      </c>
+      <c r="L35" s="9">
+        <v>11422.72112269561</v>
+      </c>
+      <c r="M35" s="9">
+        <v>6613.116331938309</v>
+      </c>
+      <c r="N35" s="9">
+        <v>2011.013312618728</v>
+      </c>
+      <c r="P35" s="14">
+        <v>121620.9521629542</v>
+      </c>
+    </row>
+    <row r="36" spans="2:16">
+      <c r="B36" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="9">
         <v>89.30514242954257</v>
       </c>
-      <c r="D36" s="19">
-[...637 lines deleted...]
-      <c r="C40" s="19"/>
+      <c r="D36" s="9">
+        <v>171.9065026069065</v>
+      </c>
+      <c r="E36" s="9">
+        <v>302.0215821416373</v>
+      </c>
+      <c r="F36" s="9">
+        <v>242.92123028378</v>
+      </c>
+      <c r="G36" s="9">
+        <v>168.6652662934046</v>
+      </c>
+      <c r="H36" s="9">
+        <v>471.9678902098784</v>
+      </c>
+      <c r="I36" s="9">
+        <v>-278.2081718142696</v>
+      </c>
+      <c r="J36" s="9">
+        <v>396.9962795332522</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1377.785805850276</v>
+      </c>
+      <c r="L36" s="9">
+        <v>146.9480724946895</v>
+      </c>
+      <c r="M36" s="9">
+        <v>246.1277122534769</v>
+      </c>
+      <c r="N36" s="9">
+        <v>25.79550911452863</v>
+      </c>
+      <c r="P36" s="14">
+        <v>3362.232821397103</v>
+      </c>
+    </row>
+    <row r="38" spans="2:16" ht="33" customHeight="1">
+      <c r="B38" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="13">
+        <v>19775.59259710608</v>
+      </c>
+      <c r="D38" s="13">
+        <v>52372.79619876732</v>
+      </c>
+      <c r="E38" s="13">
+        <v>74228.25767894441</v>
+      </c>
+      <c r="F38" s="13">
+        <v>13064.51824418957</v>
+      </c>
+      <c r="G38" s="13">
+        <v>31929.1405497184</v>
+      </c>
+      <c r="H38" s="13">
+        <v>54549.55633369469</v>
+      </c>
+      <c r="I38" s="13">
+        <v>37232.50184426307</v>
+      </c>
+      <c r="J38" s="13">
+        <v>20028.64161892134</v>
+      </c>
+      <c r="K38" s="13">
+        <v>23120.00250650669</v>
+      </c>
+      <c r="L38" s="13">
+        <v>30120.53626734551</v>
+      </c>
+      <c r="M38" s="13">
+        <v>40259.04883972657</v>
+      </c>
+      <c r="N38" s="13">
+        <v>14948.30872764397</v>
+      </c>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13">
+        <v>411628.9014068276</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="AD8:AD9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="Z8:Z9"/>
     <mergeCell ref="AB8:AB9"/>
+    <mergeCell ref="AD8:AD9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B2:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...27 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>0.1790446397375885</v>
+      </c>
+      <c r="D10" s="15">
+        <v>9.7841671847574E-06</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.128682501705627</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.002519560397677612</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.0003488348397410661</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.004895321328330438</v>
+      </c>
+      <c r="I10" s="15">
+        <v>8.320718859215516E-05</v>
+      </c>
+      <c r="J10" s="15">
+        <v>5.086333890123791E-05</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1.637568645329954E-06</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.0001702817608851262</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.001247647677141767</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.002661831574112029</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.0004783048457115601</v>
+      </c>
+      <c r="D11" s="15">
+        <v>0.08329827607874978</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.02757181115740075</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.004298686385642762</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.004574417538409582</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.0009221097787261124</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.000658764476613093</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.001350825477575235</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.0002536026601090999</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.001469039129218098</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.0006310320038018795</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.0005809947780186512</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.1717550605983527</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.04596445599905559</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.1392489019822273</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.03879898031150934</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.172876972798839</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.06884669049774259</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.05017931808163691</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.007299901651625577</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.002007519659528471</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.01906935007651053</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.04570976144557906</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.02106550159070067</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.0111870087991507</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.04975019353408032</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.03083200101794202</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.1373214252033511</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.007004248255456657</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.01386084014586665</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.01060714000413465</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.005329291339566188</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.007052955799006846</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.005813413368992688</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.008722164849194306</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.03214214446625107</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>6.504308325232403E-05</v>
+      </c>
+      <c r="D14" s="15">
+        <v>6.325468099914577E-05</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.0001723193014599886</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0001331948888798331</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.1287398641618383</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.001284908580423888</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.0007524553036002483</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.0007893763389697621</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1371036922593655</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.0006287018506858326</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.0005699403609510069</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.0004038220627672509</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.0360464382352294</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.02776840290441165</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.05093726365650036</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.01896431574774692</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.06595886642150718</v>
+      </c>
+      <c r="H15" s="15">
+        <v>0.07075964839642414</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.05181843424478651</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.01537050134229139</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.00200898154618748</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.02967367433598441</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.03830636098077644</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.01782969937364022</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.04387846253766515</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.02819416529447304</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.05347721182504599</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.03323501656607775</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.02533274779096177</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1123638997966581</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.1729650128436347</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.03771971534397406</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.002568822890169338</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.0389736800914626</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.01672114039176905</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.03165098749777365</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.01511272281719193</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.005132345307245584</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.01058540670414416</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.02248672593357496</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.01727967600103295</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.03112821697290072</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.01528384600136284</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.2818016972870109</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.02351253735390157</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.02444580998875254</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.007464050523766546</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.01385262180507688</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.00239816587699109</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.001005592635875239</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.005424509362819558</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.003125641727006404</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.002933969349234142</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.04087842034869114</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.01334375499603209</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.01955358816524149</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0.0115035502130652</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.01734976921555494</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.01825806579095102</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.009479577149728984</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.03127127896342158</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.06872282224462845</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.03935309755095712</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.06522420922978434</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.04505368210425514</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.085442094192288</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.0601040726063056</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1028825017154263</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.01577646891376605</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0.1192132525164324</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.03921359459581985</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.05454219544533359</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.001209386320010999</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.001181751679077598</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.001272678307597183</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.00120354283557007</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.002187955693462633</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.002784224775406303</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.00533433459724975</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.003156103085676513</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.0003565991216160093</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.002548412068233147</v>
+      </c>
+      <c r="M20" s="15">
+        <v>0.045496358459244</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.001909236720421778</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.002113211770049559</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.001372137741628156</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.001874656294544746</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.001742075199865927</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.0007116312370397508</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.002074694532194497</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.002947725085350498</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.0006712097028386298</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.000189703704246152</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.0006617580394864276</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.0008268169216493033</v>
+      </c>
+      <c r="N21" s="15">
+        <v>0.003484880522012178</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...403 lines deleted...]
-      <c r="O24" s="1"/>
+      <c r="C23" s="16">
+        <v>0.4945597235846155</v>
+      </c>
+      <c r="D23" s="16">
+        <v>0.3124631822674093</v>
+      </c>
+      <c r="E23" s="16">
+        <v>0.4894323588662662</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0.3290533744266871</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0.4730028661917782</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.4352410693456526</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.3840780654292991</v>
+      </c>
+      <c r="J23" s="16">
+        <v>0.4759755747890972</v>
+      </c>
+      <c r="K23" s="16">
+        <v>0.202336071689607</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0.2600171424421988</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0.2231669340006442</v>
+      </c>
+      <c r="N23" s="16">
+        <v>0.189603492985837</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B2:O23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...5 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="2:15">
-[...19 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="3" spans="2:14">
+      <c r="B3" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>1.260687883587972</v>
+      </c>
+      <c r="D10" s="15">
+        <v>0.01211435250639998</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.1921045627176738</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.01412117618062298</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.04150668484313641</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.02396023159964818</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0.01427495635936813</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.004620735150194894</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0.00655540552004762</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.006285712056471355</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.01264875167075427</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.009284716445238334</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.009212295020730992</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1.093710445917475</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.03744851109568504</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.00777305115750314</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.01398593409011794</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.005050536405292046</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.003935684367443416</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.00336782609193939</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.002505098557730903</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.003195696876694347</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.003086901797854514</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.00217712296957819</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.2680491483402745</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.07387142640647608</v>
+      </c>
+      <c r="E12" s="15">
+        <v>1.220940061411573</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.06563168121645105</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.2568895735785694</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.1100560768099089</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.08650647723179047</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.02689849573749026</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.04030043300763006</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.03652563712565101</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.06806688933392326</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.03639331460416894</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.02995795332312772</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.06830572078620192</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.05214577533101871</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1.164713466904856</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.02365512889213328</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.02624913934889967</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.02134545776505983</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.01309636498524827</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.01233143327092788</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.01146381683061035</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.01551072371280623</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.04090319917227412</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>0.002230045587508638</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0.001373299839232487</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.0029109928088633</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.001871523168848421</v>
+      </c>
+      <c r="G14" s="15">
+        <v>1.150215817909998</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.01017332473636539</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.004981390500439551</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.006854317052383011</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1598294148624108</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.004816426632814452</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.004653859736278224</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.002823233918238205</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.07372535332600401</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.04572110251270874</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.08654467908149073</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.03608600878477522</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.1065238103806297</v>
+      </c>
+      <c r="H15" s="15">
+        <v>1.099644368233947</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.07940176449962577</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.03620237233498134</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.01925527874348792</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.04439690722119054</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.05268680278563908</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.02867433908932966</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.1016211190188359</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.05764472941811183</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.1103236639005047</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.06413482095119065</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.07663148522708732</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1688691225158507</v>
+      </c>
+      <c r="I16" s="15">
+        <v>1.234365375614483</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.08040074989278116</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.01786623340062692</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.06602362103647462</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.03821477788968931</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.05193831647756967</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.04006450978631117</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.01840143607340267</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.03371202562291886</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.04467554286739734</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.04319307798244858</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.06091337373758733</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.03655464669249776</v>
+      </c>
+      <c r="J17" s="15">
+        <v>1.403962100000417</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.04072040369580448</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.0446067359329069</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.01881147999696894</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.02692121502667977</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.01133663996492588</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.006708691332485972</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.01476370407913519</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.009226972102036522</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.01308587099188978</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.05223760467639046</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.02326833883559055</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.03380386438469954</v>
+      </c>
+      <c r="K18" s="15">
+        <v>1.01491826654226</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.02420268662570184</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02400674296886482</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01381810933200841</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.0791304619909929</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.1050713572162796</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.08878631827764191</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.1039161207327904</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.09578414295702452</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.1352962547028629</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.1037369109592981</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1768944519730262</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.03742944218769246</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1.153249017327391</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.06222333799132087</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.07731065815188615</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.003147540717055433</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.002360903948217561</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.003220039870126748</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.002485349134996458</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.004225257555425728</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.004979760759025215</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.007721462822500968</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.005763173618715645</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.001217954386871742</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.003822576897213657</v>
+      </c>
+      <c r="M20" s="15">
+        <v>1.04841300094057</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.002803663439866617</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.003782717991480344</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.002142127023112306</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.003442699537291097</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.002569326223152879</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.002000438919071135</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.003251832225349971</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.004160251587721568</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.001480362922939078</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0005682976085644505</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.001201319495995512</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.001340730835009641</v>
+      </c>
+      <c r="N21" s="15">
+        <v>1.003949503025571</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...387 lines deleted...]
-      <c r="O23" s="31"/>
+      <c r="C23" s="16">
+        <v>1.88294566865522</v>
+      </c>
+      <c r="D23" s="16">
+        <v>1.487425592980104</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1.846343033733923</v>
+      </c>
+      <c r="F23" s="16">
+        <v>1.517205039424621</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1.827697223327531</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1.700681625751127</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1.620252717235819</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1.793344814144816</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1.353497661784055</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1.399790154059116</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1.349663999659679</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1.296997391652409</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Glosa</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
-      <vt:lpstr>Glosa!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gabriel Peraita B.</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>