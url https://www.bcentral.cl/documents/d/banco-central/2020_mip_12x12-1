--- v0 (2025-12-06)
+++ v1 (2026-06-19)
@@ -1,5508 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21790393-9185-48BC-A6E5-9687A39EF598}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="3" sheetId="16" r:id="rId5"/>
+    <sheet name="Índice" sheetId="1" r:id="rId1"/>
+    <sheet name="Glosa" sheetId="2" r:id="rId2"/>
+    <sheet name="1" sheetId="3" r:id="rId3"/>
+    <sheet name="2" sheetId="4" r:id="rId4"/>
+    <sheet name="3" sheetId="5" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...106 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
   <si>
     <t>Matriz de insumo-producto</t>
   </si>
   <si>
     <t>Doméstica a precio básico, actividad por actividad</t>
   </si>
   <si>
     <t>Supuesto: estructura de ventas fija por producto</t>
   </si>
   <si>
+    <t>(miles de millones de pesos de 2020)</t>
+  </si>
+  <si>
     <t>Actividad</t>
   </si>
   <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Consumo de hogares</t>
   </si>
   <si>
     <t>Consumo  de IPSFL</t>
   </si>
   <si>
     <t>Consumo de gobierno</t>
   </si>
   <si>
     <t>Formación bruta de capital fijo</t>
   </si>
   <si>
     <t>Variación de existencias</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Producción precio básico</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Importaciones precios cif </t>
+    <t>Importaciones precios cif</t>
   </si>
   <si>
     <t>Impuestos sobre productos</t>
   </si>
   <si>
     <t>Derechos de importación</t>
   </si>
   <si>
-    <t xml:space="preserve">Valor agregado </t>
+    <t>Valor agregado</t>
   </si>
   <si>
     <t>Remuneraciones de asalariados</t>
   </si>
   <si>
     <t>Excedente bruto de explotación</t>
   </si>
   <si>
     <t>Impuestos netos sobre la producción</t>
   </si>
   <si>
     <t>Producción precios básicos</t>
   </si>
   <si>
     <t>Matriz de coeficientes directos</t>
   </si>
   <si>
     <t xml:space="preserve">Matriz de coeficientes directos e indirectos </t>
   </si>
   <si>
     <t>(Matriz inversa de Leontief)</t>
   </si>
   <si>
+    <t>Tablas insumo producto 12 actividades</t>
+  </si>
+  <si>
+    <t>Índice de cuadros</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Cuadro</t>
+  </si>
+  <si>
+    <t>Matriz de insumo producto doméstica a precio básico</t>
+  </si>
+  <si>
+    <t>Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)</t>
+  </si>
+  <si>
+    <t>Listado a 12 actividades</t>
+  </si>
+  <si>
+    <t>Código de actividad económica 2018</t>
+  </si>
+  <si>
+    <t>Agropecuario-silvícola y Pesca</t>
+  </si>
+  <si>
+    <t>Minería</t>
+  </si>
+  <si>
+    <t>Industria manufacturera</t>
+  </si>
+  <si>
+    <t>Electricidad, gas, agua y gestión de desechos</t>
+  </si>
+  <si>
+    <t>Construcción</t>
+  </si>
+  <si>
+    <t>Comercio, hoteles y restaurantes</t>
+  </si>
+  <si>
+    <t>Transporte, comunicaciones y servicios de información</t>
+  </si>
+  <si>
     <t>Intermediación financiera</t>
   </si>
   <si>
+    <t>Servicios inmobiliarios y de vivienda</t>
+  </si>
+  <si>
+    <t>Servicios empresariales</t>
+  </si>
+  <si>
+    <t>Servicios personales</t>
+  </si>
+  <si>
     <t>Administración pública</t>
-  </si>
-[...55 lines deleted...]
-    <t>(miles de millones de pesos de 2020)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...29 lines deleted...]
-    <numFmt numFmtId="192" formatCode="&quot;$&quot;#,#00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
   </numFmts>
-  <fonts count="53">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...31 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...104 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="7.5"/>
-      <color indexed="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
-    <font>
-[...127 lines deleted...]
-    </font>
   </fonts>
-  <fills count="41">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...209 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...17 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...121 lines deleted...]
-        <color indexed="62"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2074">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...310 lines deleted...]
-      <protection locked="0"/>
+  </cellStyleXfs>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1799 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...71 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2074">
-[...1476 lines deleted...]
-    <cellStyle name="No-definido" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
-[...594 lines deleted...]
-    <cellStyle name="Warning Text" xfId="2069" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5630,6199 +571,2956 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B3:F19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:C13"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="68.21875" customWidth="1"/>
+    <col min="3" max="3" width="61.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:6" ht="15.6">
-[...60 lines deleted...]
-      <c r="B11" s="50">
+    <row r="3" spans="2:3">
+      <c r="B3" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
         <v>1</v>
       </c>
-      <c r="C11" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="50">
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
         <v>2</v>
       </c>
-      <c r="C12" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="50">
+      <c r="C12" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
         <v>3</v>
       </c>
-      <c r="C13" s="51" t="s">
-[...34 lines deleted...]
-      <c r="C19" s="44"/>
+      <c r="C13" s="7" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K10" location="'1'!A1" display="Producto interno bruto. Enfoque de la producción" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="C11" location="'1'!A1" display="Matriz de insumo producto doméstica a precio básico"/>
+    <hyperlink ref="C12" location="'2'!A1" display="Matriz de coeficientes directos"/>
+    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A4:E120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.21875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.21875" style="1"/>
+    <col min="3" max="3" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:5" ht="15.6">
-      <c r="B4" s="39" t="s">
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="8"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="6">
+        <v>1</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
+        <v>3</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
+        <v>4</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="6">
+        <v>5</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...69 lines deleted...]
-      <c r="B15" s="42">
+    <row r="15" spans="2:3">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="C15" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="42">
+      <c r="C15" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="C16" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="42">
+      <c r="C16" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="C17" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="42">
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="C18" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="42">
+      <c r="C18" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="C19" s="42" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="42">
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="C20" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="42">
+      <c r="C20" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="43" t="s">
-[...696 lines deleted...]
-      <c r="E120" s="14"/>
+      <c r="C21" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:GG40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="30" width="11.5546875" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="9"/>
+    <col min="15" max="15" width="1.140625" customWidth="1"/>
+    <col min="16" max="27" width="9.140625" style="9"/>
+    <col min="28" max="28" width="11.7109375" customWidth="1"/>
+    <col min="29" max="184" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="1" customFormat="1" ht="13.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="2:30">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="1" customFormat="1" ht="13.2">
-      <c r="B3" s="1" t="s">
+    <row r="3" spans="2:30">
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="1" customFormat="1" ht="13.2">
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="2:30">
+      <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="1" customFormat="1" ht="13.2">
-[...41 lines deleted...]
-      <c r="B8" s="8" t="s">
+    <row r="5" spans="2:30">
+      <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="9"/>
-[...13 lines deleted...]
-      <c r="R8" s="56" t="s">
+    </row>
+    <row r="6" spans="2:30">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+      <c r="AC6" s="2"/>
+      <c r="AD6" s="2"/>
+    </row>
+    <row r="8" spans="2:30" ht="21" customHeight="1">
+      <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="S8" s="54"/>
-      <c r="T8" s="56" t="s">
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="R8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:30">
+      <c r="C9" s="9">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>3</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
         <v>5</v>
       </c>
-      <c r="U8" s="54"/>
-      <c r="V8" s="56" t="s">
+      <c r="H9" s="9">
         <v>6</v>
       </c>
-      <c r="W8" s="54"/>
-      <c r="X8" s="56" t="s">
+      <c r="I9" s="9">
         <v>7</v>
       </c>
-      <c r="Y8" s="54"/>
-      <c r="Z8" s="56" t="s">
+      <c r="J9" s="9">
         <v>8</v>
       </c>
-      <c r="AA8" s="54"/>
-      <c r="AB8" s="56" t="s">
+      <c r="K9" s="9">
         <v>9</v>
       </c>
-      <c r="AC8" s="11"/>
-      <c r="AD8" s="55" t="s">
+      <c r="L9" s="9">
         <v>10</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C9" s="7">
+      <c r="M9" s="9">
+        <v>11</v>
+      </c>
+      <c r="N9" s="9">
+        <v>12</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AD9" s="11"/>
+    </row>
+    <row r="10" spans="2:30">
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+    </row>
+    <row r="12" spans="2:30">
+      <c r="B12" s="6">
         <v>1</v>
       </c>
-      <c r="D9" s="7">
+      <c r="C12" s="9">
+        <v>3104.687513478648</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.4111325819894374</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8745.288285174922</v>
+      </c>
+      <c r="F12" s="9">
+        <v>28.31055546181084</v>
+      </c>
+      <c r="G12" s="9">
+        <v>8.906556024416091</v>
+      </c>
+      <c r="H12" s="9">
+        <v>213.9391588347467</v>
+      </c>
+      <c r="I12" s="9">
+        <v>2.503568189307939</v>
+      </c>
+      <c r="J12" s="9">
+        <v>2.260157027348467</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.02946518519584267</v>
+      </c>
+      <c r="L12" s="9">
+        <v>3.896089741217608</v>
+      </c>
+      <c r="M12" s="9">
+        <v>42.88502053086557</v>
+      </c>
+      <c r="N12" s="9">
+        <v>31.69047486048103</v>
+      </c>
+      <c r="P12" s="12">
+        <v>12184.80797709095</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2324.966099180601</v>
+      </c>
+      <c r="T12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0.07882670715354488</v>
+      </c>
+      <c r="X12" s="9">
+        <v>488.219370897705</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>-20.92607197464476</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>3011.199495106447</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>17988.34569700821</v>
+      </c>
+    </row>
+    <row r="13" spans="2:30">
+      <c r="B13" s="6">
         <v>2</v>
       </c>
-      <c r="E9" s="7">
+      <c r="C13" s="9">
+        <v>11.11397437731801</v>
+      </c>
+      <c r="D13" s="9">
+        <v>3050.522678827086</v>
+      </c>
+      <c r="E13" s="9">
+        <v>1449.907764456264</v>
+      </c>
+      <c r="F13" s="9">
+        <v>49.66529209055961</v>
+      </c>
+      <c r="G13" s="9">
+        <v>123.9058824133345</v>
+      </c>
+      <c r="H13" s="9">
+        <v>36.22469980790839</v>
+      </c>
+      <c r="I13" s="9">
+        <v>21.21127601955508</v>
+      </c>
+      <c r="J13" s="9">
+        <v>18.48003731421932</v>
+      </c>
+      <c r="K13" s="9">
+        <v>4.004915819036889</v>
+      </c>
+      <c r="L13" s="9">
+        <v>34.84020756705772</v>
+      </c>
+      <c r="M13" s="9">
+        <v>17.79324662040666</v>
+      </c>
+      <c r="N13" s="9">
+        <v>10.40192884244103</v>
+      </c>
+      <c r="P13" s="12">
+        <v>4828.071904155187</v>
+      </c>
+      <c r="R13" s="9">
+        <v>25.17130711453431</v>
+      </c>
+      <c r="T13" s="9">
+        <v>0</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2.499623763301468</v>
+      </c>
+      <c r="X13" s="9">
+        <v>386.5325079031728</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>-321.1332783483385</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>33957.9440982908</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>38879.08616287866</v>
+      </c>
+    </row>
+    <row r="14" spans="2:30">
+      <c r="B14" s="6">
         <v>3</v>
       </c>
-      <c r="F9" s="7">
+      <c r="C14" s="9">
+        <v>3019.109929441217</v>
+      </c>
+      <c r="D14" s="9">
+        <v>1990.138582308729</v>
+      </c>
+      <c r="E14" s="9">
+        <v>8644.702496026681</v>
+      </c>
+      <c r="F14" s="9">
+        <v>246.5307401591255</v>
+      </c>
+      <c r="G14" s="9">
+        <v>4127.479076039936</v>
+      </c>
+      <c r="H14" s="9">
+        <v>2711.469047582721</v>
+      </c>
+      <c r="I14" s="9">
+        <v>1257.677354859992</v>
+      </c>
+      <c r="J14" s="9">
+        <v>111.2661747533753</v>
+      </c>
+      <c r="K14" s="9">
+        <v>35.63228896141673</v>
+      </c>
+      <c r="L14" s="9">
+        <v>467.9482948586998</v>
+      </c>
+      <c r="M14" s="9">
+        <v>1443.399491852447</v>
+      </c>
+      <c r="N14" s="9">
+        <v>371.7368862847165</v>
+      </c>
+      <c r="P14" s="12">
+        <v>24427.09036312906</v>
+      </c>
+      <c r="R14" s="9">
+        <v>16107.43036050122</v>
+      </c>
+      <c r="T14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>326.611991798982</v>
+      </c>
+      <c r="X14" s="9">
+        <v>2693.121714563077</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>293.5636748449118</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>17479.60494184929</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>61327.42304668653</v>
+      </c>
+    </row>
+    <row r="15" spans="2:30">
+      <c r="B15" s="6">
         <v>4</v>
       </c>
-      <c r="G9" s="7">
+      <c r="C15" s="9">
+        <v>210.9545657432404</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2452.70615612752</v>
+      </c>
+      <c r="E15" s="9">
+        <v>1988.983441733872</v>
+      </c>
+      <c r="F15" s="9">
+        <v>1376.369945191972</v>
+      </c>
+      <c r="G15" s="9">
+        <v>199.4109715578466</v>
+      </c>
+      <c r="H15" s="9">
+        <v>644.2896709120427</v>
+      </c>
+      <c r="I15" s="9">
+        <v>368.8031144212991</v>
+      </c>
+      <c r="J15" s="9">
+        <v>92.56348486189316</v>
+      </c>
+      <c r="K15" s="9">
+        <v>140.6674686945961</v>
+      </c>
+      <c r="L15" s="9">
+        <v>164.6823327239559</v>
+      </c>
+      <c r="M15" s="9">
+        <v>296.7333475734941</v>
+      </c>
+      <c r="N15" s="9">
+        <v>434.595102919433</v>
+      </c>
+      <c r="P15" s="12">
+        <v>8370.759602461165</v>
+      </c>
+      <c r="R15" s="9">
+        <v>3209.928905335662</v>
+      </c>
+      <c r="T15" s="9">
+        <v>0</v>
+      </c>
+      <c r="V15" s="9">
+        <v>68.59611795304937</v>
+      </c>
+      <c r="X15" s="9">
+        <v>49.68486952323828</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>-0.3301801365607686</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>43.70773370129504</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>11742.34704883785</v>
+      </c>
+    </row>
+    <row r="16" spans="2:30">
+      <c r="B16" s="6">
         <v>5</v>
       </c>
-      <c r="H9" s="7">
+      <c r="C16" s="9">
+        <v>1.192662334796257</v>
+      </c>
+      <c r="D16" s="9">
+        <v>2.840790755423346</v>
+      </c>
+      <c r="E16" s="9">
+        <v>11.31226685049406</v>
+      </c>
+      <c r="F16" s="9">
+        <v>1.575987949502979</v>
+      </c>
+      <c r="G16" s="9">
+        <v>3283.983948256325</v>
+      </c>
+      <c r="H16" s="9">
+        <v>55.30042658449365</v>
+      </c>
+      <c r="I16" s="9">
+        <v>22.65264050433239</v>
+      </c>
+      <c r="J16" s="9">
+        <v>14.20563415466497</v>
+      </c>
+      <c r="K16" s="9">
+        <v>2044.027759012559</v>
+      </c>
+      <c r="L16" s="9">
+        <v>15.45748128376025</v>
+      </c>
+      <c r="M16" s="9">
+        <v>18.04027632467137</v>
+      </c>
+      <c r="N16" s="9">
+        <v>5.381901826910161</v>
+      </c>
+      <c r="P16" s="12">
+        <v>5475.971775837934</v>
+      </c>
+      <c r="R16" s="9">
+        <v>9.442030935275859</v>
+      </c>
+      <c r="T16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0.1537541863553088</v>
+      </c>
+      <c r="X16" s="9">
+        <v>20397.28055670158</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>3.877300055449419</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>25886.72541771659</v>
+      </c>
+    </row>
+    <row r="17" spans="2:30">
+      <c r="B17" s="6">
         <v>6</v>
       </c>
-      <c r="I9" s="7">
+      <c r="C17" s="9">
+        <v>624.5655713870833</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1187.017959821366</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2972.250536841112</v>
+      </c>
+      <c r="F17" s="9">
+        <v>189.9895808089282</v>
+      </c>
+      <c r="G17" s="9">
+        <v>1450.258188354855</v>
+      </c>
+      <c r="H17" s="9">
+        <v>2708.603104262758</v>
+      </c>
+      <c r="I17" s="9">
+        <v>1624.759808529187</v>
+      </c>
+      <c r="J17" s="9">
+        <v>254.5688252893864</v>
+      </c>
+      <c r="K17" s="9">
+        <v>35.45274834823651</v>
+      </c>
+      <c r="L17" s="9">
+        <v>688.218886519039</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1193.120200233984</v>
+      </c>
+      <c r="N17" s="9">
+        <v>236.1234416079624</v>
+      </c>
+      <c r="P17" s="12">
+        <v>13164.9288520039</v>
+      </c>
+      <c r="R17" s="9">
+        <v>21396.74686917728</v>
+      </c>
+      <c r="T17" s="9">
+        <v>0</v>
+      </c>
+      <c r="V17" s="9">
+        <v>685.1833659525245</v>
+      </c>
+      <c r="X17" s="9">
+        <v>3665.112392850331</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>1.214749572374249</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>2416.401607423714</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>41329.58783698012</v>
+      </c>
+    </row>
+    <row r="18" spans="2:30">
+      <c r="B18" s="6">
         <v>7</v>
       </c>
-      <c r="J9" s="7">
+      <c r="C18" s="9">
+        <v>778.7595816911556</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1268.739437211824</v>
+      </c>
+      <c r="E18" s="9">
+        <v>3279.832523518147</v>
+      </c>
+      <c r="F18" s="9">
+        <v>374.7112440353171</v>
+      </c>
+      <c r="G18" s="9">
+        <v>688.0886396876244</v>
+      </c>
+      <c r="H18" s="9">
+        <v>4603.771744536048</v>
+      </c>
+      <c r="I18" s="9">
+        <v>5016.406077595904</v>
+      </c>
+      <c r="J18" s="9">
+        <v>700.2215199669075</v>
+      </c>
+      <c r="K18" s="9">
+        <v>50.44503644001562</v>
+      </c>
+      <c r="L18" s="9">
+        <v>951.0031925928363</v>
+      </c>
+      <c r="M18" s="9">
+        <v>553.3332570075177</v>
+      </c>
+      <c r="N18" s="9">
+        <v>409.3071148255999</v>
+      </c>
+      <c r="P18" s="12">
+        <v>18674.6193691089</v>
+      </c>
+      <c r="R18" s="9">
+        <v>7823.786188118245</v>
+      </c>
+      <c r="T18" s="9">
+        <v>0</v>
+      </c>
+      <c r="V18" s="9">
+        <v>11.78310071207626</v>
+      </c>
+      <c r="X18" s="9">
+        <v>2067.398804570144</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>2531.816061675666</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>31109.40352418503</v>
+      </c>
+    </row>
+    <row r="19" spans="2:30">
+      <c r="B19" s="6">
         <v>8</v>
       </c>
-      <c r="K9" s="7">
+      <c r="C19" s="9">
+        <v>283.613882149057</v>
+      </c>
+      <c r="D19" s="9">
+        <v>263.5934577235586</v>
+      </c>
+      <c r="E19" s="9">
+        <v>742.9512798024052</v>
+      </c>
+      <c r="F19" s="9">
+        <v>293.8065713012796</v>
+      </c>
+      <c r="G19" s="9">
+        <v>512.489776333884</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1488.941933077066</v>
+      </c>
+      <c r="I19" s="9">
+        <v>551.1609503156344</v>
+      </c>
+      <c r="J19" s="9">
+        <v>5453.759965667922</v>
+      </c>
+      <c r="K19" s="9">
+        <v>494.3439945290924</v>
+      </c>
+      <c r="L19" s="9">
+        <v>662.5780572847314</v>
+      </c>
+      <c r="M19" s="9">
+        <v>268.4233641281497</v>
+      </c>
+      <c r="N19" s="9">
+        <v>252.5335230548134</v>
+      </c>
+      <c r="P19" s="12">
+        <v>11268.19675536759</v>
+      </c>
+      <c r="R19" s="9">
+        <v>7981.639469961428</v>
+      </c>
+      <c r="T19" s="9">
+        <v>0</v>
+      </c>
+      <c r="V19" s="9">
+        <v>128.0204737073148</v>
+      </c>
+      <c r="X19" s="9">
+        <v>51.57922472086022</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>-4.699337279078272E-17</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>553.017641192015</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>19982.45356494921</v>
+      </c>
+    </row>
+    <row r="20" spans="2:30">
+      <c r="B20" s="6">
         <v>9</v>
       </c>
-      <c r="L9" s="7">
+      <c r="C20" s="9">
+        <v>44.06773651230198</v>
+      </c>
+      <c r="D20" s="9">
+        <v>52.2991613185304</v>
+      </c>
+      <c r="E20" s="9">
+        <v>358.880302925817</v>
+      </c>
+      <c r="F20" s="9">
+        <v>35.86516824241629</v>
+      </c>
+      <c r="G20" s="9">
+        <v>84.0013307116222</v>
+      </c>
+      <c r="H20" s="9">
+        <v>1781.427253814378</v>
+      </c>
+      <c r="I20" s="9">
+        <v>432.8675492755166</v>
+      </c>
+      <c r="J20" s="9">
+        <v>364.7432227115846</v>
+      </c>
+      <c r="K20" s="9">
+        <v>216.86502308928</v>
+      </c>
+      <c r="L20" s="9">
+        <v>444.2438814788055</v>
+      </c>
+      <c r="M20" s="9">
+        <v>580.6172549219632</v>
+      </c>
+      <c r="N20" s="9">
+        <v>134.9291635531022</v>
+      </c>
+      <c r="P20" s="12">
+        <v>4530.807048555317</v>
+      </c>
+      <c r="R20" s="9">
+        <v>14971.89654296448</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0.1723947013704623</v>
+      </c>
+      <c r="X20" s="9">
+        <v>109.7207081353714</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>28.55617092544483</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>19641.15286528198</v>
+      </c>
+    </row>
+    <row r="21" spans="2:30">
+      <c r="B21" s="6">
         <v>10</v>
       </c>
-      <c r="M9" s="7">
+      <c r="C21" s="9">
+        <v>540.668980359586</v>
+      </c>
+      <c r="D21" s="9">
+        <v>3298.946617873007</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2632.15856217381</v>
+      </c>
+      <c r="F21" s="9">
+        <v>776.3268337168951</v>
+      </c>
+      <c r="G21" s="9">
+        <v>1199.557555491348</v>
+      </c>
+      <c r="H21" s="9">
+        <v>3662.863982310527</v>
+      </c>
+      <c r="I21" s="9">
+        <v>1952.565110759223</v>
+      </c>
+      <c r="J21" s="9">
+        <v>1825.293318827637</v>
+      </c>
+      <c r="K21" s="9">
+        <v>295.2483723285681</v>
+      </c>
+      <c r="L21" s="9">
+        <v>3197.942430466607</v>
+      </c>
+      <c r="M21" s="9">
+        <v>1289.084582659537</v>
+      </c>
+      <c r="N21" s="9">
+        <v>720.3937130712382</v>
+      </c>
+      <c r="P21" s="12">
+        <v>21391.05006003798</v>
+      </c>
+      <c r="R21" s="9">
+        <v>975.2310579546395</v>
+      </c>
+      <c r="T21" s="9">
+        <v>0</v>
+      </c>
+      <c r="V21" s="9">
+        <v>61.09267978930948</v>
+      </c>
+      <c r="X21" s="9">
+        <v>2671.403424777769</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>-0.000458996396573056</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>748.9287132222025</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>25847.70547678551</v>
+      </c>
+    </row>
+    <row r="22" spans="2:30">
+      <c r="B22" s="6">
         <v>11</v>
       </c>
-      <c r="N9" s="7">
+      <c r="C22" s="9">
+        <v>22.6870547757912</v>
+      </c>
+      <c r="D22" s="9">
+        <v>52.06524105976249</v>
+      </c>
+      <c r="E22" s="9">
+        <v>79.05090738640592</v>
+      </c>
+      <c r="F22" s="9">
+        <v>14.15552860238819</v>
+      </c>
+      <c r="G22" s="9">
+        <v>64.69569853819272</v>
+      </c>
+      <c r="H22" s="9">
+        <v>111.8048763185902</v>
+      </c>
+      <c r="I22" s="9">
+        <v>155.9866669113092</v>
+      </c>
+      <c r="J22" s="9">
+        <v>62.17565438622838</v>
+      </c>
+      <c r="K22" s="9">
+        <v>6.120127955311242</v>
+      </c>
+      <c r="L22" s="9">
+        <v>63.16268695671811</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1274.32553004628</v>
+      </c>
+      <c r="N22" s="9">
+        <v>41.6197440801996</v>
+      </c>
+      <c r="P22" s="12">
+        <v>1947.849717017177</v>
+      </c>
+      <c r="R22" s="9">
+        <v>12401.29481708401</v>
+      </c>
+      <c r="T22" s="9">
+        <v>858.5172316520593</v>
+      </c>
+      <c r="V22" s="9">
+        <v>17642.26632065513</v>
+      </c>
+      <c r="X22" s="9">
+        <v>465.857978156673</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>-0.008188899338565004</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>33.94272301776486</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>33349.72059868348</v>
+      </c>
+    </row>
+    <row r="23" spans="2:30">
+      <c r="B23" s="6">
         <v>12</v>
       </c>
-      <c r="O9" s="7"/>
-[...131 lines deleted...]
-      <c r="T12" s="19">
+      <c r="C23" s="9">
+        <v>42.72981220429186</v>
+      </c>
+      <c r="D23" s="9">
+        <v>72.02338181549391</v>
+      </c>
+      <c r="E23" s="9">
+        <v>125.6494972308032</v>
+      </c>
+      <c r="F23" s="9">
+        <v>19.0229494825706</v>
+      </c>
+      <c r="G23" s="9">
+        <v>20.47232971539497</v>
+      </c>
+      <c r="H23" s="9">
+        <v>96.73431256493963</v>
+      </c>
+      <c r="I23" s="9">
+        <v>108.5993356958028</v>
+      </c>
+      <c r="J23" s="9">
+        <v>12.8987992523679</v>
+      </c>
+      <c r="K23" s="9">
+        <v>3.876107565123823</v>
+      </c>
+      <c r="L23" s="9">
+        <v>17.49779070186322</v>
+      </c>
+      <c r="M23" s="9">
+        <v>30.65981442109718</v>
+      </c>
+      <c r="N23" s="9">
+        <v>45.69461167650913</v>
+      </c>
+      <c r="P23" s="12">
+        <v>595.8587423262582</v>
+      </c>
+      <c r="R23" s="9">
+        <v>195.7770188218346</v>
+      </c>
+      <c r="T23" s="9">
         <v>0</v>
       </c>
-      <c r="U12" s="19"/>
-[...248 lines deleted...]
-      <c r="B16" s="16">
+      <c r="V23" s="9">
+        <v>12910.50581252354</v>
+      </c>
+      <c r="X23" s="9">
+        <v>56.00440629016024</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>-0.469926411534185</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>33.5882355575156</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>13791.26428910778</v>
+      </c>
+    </row>
+    <row r="25" spans="2:30">
+      <c r="B25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="17">
-[...746 lines deleted...]
-      <c r="E28" s="21">
+      <c r="C25" s="13">
+        <v>8684.151264454485</v>
+      </c>
+      <c r="D25" s="13">
+        <v>13691.30459742429</v>
+      </c>
+      <c r="E25" s="13">
+        <v>31030.96786412073</v>
+      </c>
+      <c r="F25" s="13">
+        <v>3406.330397042766</v>
+      </c>
+      <c r="G25" s="13">
+        <v>11763.24995312478</v>
+      </c>
+      <c r="H25" s="13">
+        <v>18115.37021060622</v>
+      </c>
+      <c r="I25" s="13">
+        <v>11515.19345307706</v>
+      </c>
+      <c r="J25" s="13">
+        <v>8912.436794213534</v>
+      </c>
+      <c r="K25" s="13">
+        <v>3326.713307928432</v>
+      </c>
+      <c r="L25" s="13">
+        <v>6711.471332175292</v>
+      </c>
+      <c r="M25" s="13">
+        <v>7008.415386320415</v>
+      </c>
+      <c r="N25" s="13">
+        <v>2694.407606603406</v>
+      </c>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13">
+        <v>126860.0121670914</v>
+      </c>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13">
+        <v>87423.3106671492</v>
+      </c>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>858.5172316520593</v>
+      </c>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13">
+        <v>31836.96446245011</v>
+      </c>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13">
+        <v>33101.91595909008</v>
+      </c>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13">
+        <v>-48.08968034952728</v>
+      </c>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13">
+        <v>60842.5847220176</v>
+      </c>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13">
+        <v>340875.215529101</v>
+      </c>
+    </row>
+    <row r="28" spans="2:30">
+      <c r="B28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1112.790469478531</v>
+      </c>
+      <c r="D28" s="13">
+        <v>1833.028437266219</v>
+      </c>
+      <c r="E28" s="13">
         <v>12007.49957169835</v>
       </c>
-      <c r="F28" s="21">
-[...2 lines deleted...]
-      <c r="G28" s="21">
+      <c r="F28" s="13">
+        <v>1714.480691150314</v>
+      </c>
+      <c r="G28" s="13">
         <v>1886.792235112752</v>
       </c>
-      <c r="H28" s="21">
-[...417 lines deleted...]
-      <c r="B30" s="24" t="s">
+      <c r="H28" s="13">
+        <v>2459.544193838214</v>
+      </c>
+      <c r="I28" s="13">
+        <v>3529.603945691603</v>
+      </c>
+      <c r="J28" s="13">
+        <v>1229.947786586927</v>
+      </c>
+      <c r="K28" s="13">
+        <v>69.06843705529411</v>
+      </c>
+      <c r="L28" s="13">
+        <v>974.5477091872791</v>
+      </c>
+      <c r="M28" s="13">
+        <v>998.0038565033763</v>
+      </c>
+      <c r="N28" s="13">
+        <v>634.3789264075499</v>
+      </c>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13">
+        <v>28449.6862599764</v>
+      </c>
+    </row>
+    <row r="29" spans="2:30">
+      <c r="B29" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="19">
-[...404 lines deleted...]
-      <c r="B32" s="25" t="s">
+      <c r="C29" s="9">
+        <v>33.13512318117331</v>
+      </c>
+      <c r="D29" s="9">
+        <v>22.04573333996403</v>
+      </c>
+      <c r="E29" s="9">
+        <v>34.89460525023373</v>
+      </c>
+      <c r="F29" s="9">
+        <v>15.38382182769677</v>
+      </c>
+      <c r="G29" s="9">
+        <v>173.0150026208447</v>
+      </c>
+      <c r="H29" s="9">
+        <v>158.7220057878182</v>
+      </c>
+      <c r="I29" s="9">
+        <v>762.3270316918409</v>
+      </c>
+      <c r="J29" s="9">
+        <v>440.7097413243205</v>
+      </c>
+      <c r="K29" s="9">
+        <v>48.91087221356316</v>
+      </c>
+      <c r="L29" s="9">
+        <v>250.5037489139741</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1022.121967501643</v>
+      </c>
+      <c r="N29" s="9">
+        <v>472.4011022288489</v>
+      </c>
+      <c r="P29" s="14">
+        <v>3434.170755881921</v>
+      </c>
+    </row>
+    <row r="30" spans="2:30">
+      <c r="B30" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="21">
-[...404 lines deleted...]
-      <c r="B34" s="23" t="s">
+      <c r="C30" s="9">
+        <v>16.53399353671427</v>
+      </c>
+      <c r="D30" s="9">
+        <v>17.82563864458399</v>
+      </c>
+      <c r="E30" s="9">
+        <v>99.58508966280367</v>
+      </c>
+      <c r="F30" s="9">
+        <v>14.5441083652808</v>
+      </c>
+      <c r="G30" s="9">
+        <v>41.55660916974878</v>
+      </c>
+      <c r="H30" s="9">
+        <v>33.44217083416976</v>
+      </c>
+      <c r="I30" s="9">
+        <v>242.0116906926372</v>
+      </c>
+      <c r="J30" s="9">
+        <v>2.288635451257147</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.5132452764867876</v>
+      </c>
+      <c r="L30" s="9">
+        <v>16.19523624587512</v>
+      </c>
+      <c r="M30" s="9">
+        <v>22.36969000623384</v>
+      </c>
+      <c r="N30" s="9">
+        <v>1.767281379248847</v>
+      </c>
+      <c r="P30" s="14">
+        <v>508.6333892650402</v>
+      </c>
+    </row>
+    <row r="32" spans="2:30">
+      <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="C34" s="19">
-[...8 lines deleted...]
-      <c r="F34" s="19">
+      <c r="C32" s="13">
+        <v>8141.734846358171</v>
+      </c>
+      <c r="D32" s="13">
+        <v>23314.88175620377</v>
+      </c>
+      <c r="E32" s="13">
+        <v>18154.47591595384</v>
+      </c>
+      <c r="F32" s="13">
+        <v>6591.608030451491</v>
+      </c>
+      <c r="G32" s="13">
+        <v>12022.11161768765</v>
+      </c>
+      <c r="H32" s="13">
+        <v>20562.50925591317</v>
+      </c>
+      <c r="I32" s="13">
+        <v>15060.26740303277</v>
+      </c>
+      <c r="J32" s="13">
+        <v>9397.070607373158</v>
+      </c>
+      <c r="K32" s="13">
+        <v>16195.94700280821</v>
+      </c>
+      <c r="L32" s="13">
+        <v>17894.98745026224</v>
+      </c>
+      <c r="M32" s="13">
+        <v>24298.80969835215</v>
+      </c>
+      <c r="N32" s="13">
+        <v>9988.309372489084</v>
+      </c>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13">
+        <v>181622.7129568857</v>
+      </c>
+    </row>
+    <row r="34" spans="2:16">
+      <c r="B34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="9">
+        <v>2107.443004564085</v>
+      </c>
+      <c r="D34" s="9">
+        <v>3022.007676877596</v>
+      </c>
+      <c r="E34" s="9">
+        <v>6696.68647823574</v>
+      </c>
+      <c r="F34" s="9">
         <v>1136.897176556254</v>
       </c>
-      <c r="G34" s="19">
-[...217 lines deleted...]
-      <c r="G35" s="19">
+      <c r="G34" s="9">
+        <v>5621.0381509596</v>
+      </c>
+      <c r="H34" s="9">
+        <v>11789.56288004558</v>
+      </c>
+      <c r="I34" s="9">
+        <v>6320.27949282802</v>
+      </c>
+      <c r="J34" s="9">
+        <v>5300.4608174556</v>
+      </c>
+      <c r="K34" s="9">
+        <v>605.716807716153</v>
+      </c>
+      <c r="L34" s="9">
+        <v>8053.723255001419</v>
+      </c>
+      <c r="M34" s="9">
+        <v>19619.31317218864</v>
+      </c>
+      <c r="N34" s="9">
+        <v>8112.28207330787</v>
+      </c>
+      <c r="P34" s="14">
+        <v>78385.41098573657</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16">
+      <c r="B35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="9">
+        <v>5931.338659098411</v>
+      </c>
+      <c r="D35" s="9">
+        <v>20135.14547411727</v>
+      </c>
+      <c r="E35" s="9">
+        <v>11189.73354292355</v>
+      </c>
+      <c r="F35" s="9">
+        <v>5195.953337156875</v>
+      </c>
+      <c r="G35" s="9">
         <v>6267.979167708475</v>
       </c>
-      <c r="H35" s="19">
+      <c r="H35" s="9">
         <v>8397.660774418071</v>
       </c>
-      <c r="I35" s="19">
-[...604 lines deleted...]
-      <c r="B38" s="26" t="s">
+      <c r="I35" s="9">
+        <v>9334.199927191738</v>
+      </c>
+      <c r="J35" s="9">
+        <v>3730.337018488096</v>
+      </c>
+      <c r="K35" s="9">
+        <v>14411.29774630105</v>
+      </c>
+      <c r="L35" s="9">
+        <v>9697.389729360146</v>
+      </c>
+      <c r="M35" s="9">
+        <v>4477.369995527382</v>
+      </c>
+      <c r="N35" s="9">
+        <v>1853.855348905374</v>
+      </c>
+      <c r="P35" s="14">
+        <v>100622.2607211964</v>
+      </c>
+    </row>
+    <row r="36" spans="2:16">
+      <c r="B36" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C38" s="21">
-[...8 lines deleted...]
-      <c r="F38" s="21">
+      <c r="C36" s="9">
+        <v>102.9531826956748</v>
+      </c>
+      <c r="D36" s="9">
+        <v>157.7286052088938</v>
+      </c>
+      <c r="E36" s="9">
+        <v>268.0558947945528</v>
+      </c>
+      <c r="F36" s="9">
+        <v>258.7575167383628</v>
+      </c>
+      <c r="G36" s="9">
+        <v>133.0942990195743</v>
+      </c>
+      <c r="H36" s="9">
+        <v>375.2856014495158</v>
+      </c>
+      <c r="I36" s="9">
+        <v>-594.2120169869877</v>
+      </c>
+      <c r="J36" s="9">
+        <v>366.2727714294629</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1178.932448791007</v>
+      </c>
+      <c r="L36" s="9">
+        <v>143.8744659006713</v>
+      </c>
+      <c r="M36" s="9">
+        <v>202.126530636125</v>
+      </c>
+      <c r="N36" s="9">
+        <v>22.17195027583977</v>
+      </c>
+      <c r="P36" s="14">
+        <v>2615.041249952693</v>
+      </c>
+    </row>
+    <row r="38" spans="2:16" ht="33" customHeight="1">
+      <c r="B38" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="13">
+        <v>17988.34569700908</v>
+      </c>
+      <c r="D38" s="13">
+        <v>38879.08616287883</v>
+      </c>
+      <c r="E38" s="13">
+        <v>61327.42304668595</v>
+      </c>
+      <c r="F38" s="13">
         <v>11742.34704883755</v>
       </c>
-      <c r="G38" s="21">
-[...26 lines deleted...]
-      <c r="P38" s="21">
+      <c r="G38" s="13">
+        <v>25886.72541771577</v>
+      </c>
+      <c r="H38" s="13">
+        <v>41329.58783697958</v>
+      </c>
+      <c r="I38" s="13">
+        <v>31109.40352418591</v>
+      </c>
+      <c r="J38" s="13">
+        <v>19982.4535649492</v>
+      </c>
+      <c r="K38" s="13">
+        <v>19641.15286528198</v>
+      </c>
+      <c r="L38" s="13">
+        <v>25847.70547678466</v>
+      </c>
+      <c r="M38" s="13">
+        <v>33349.72059868382</v>
+      </c>
+      <c r="N38" s="13">
+        <v>13791.26428910814</v>
+      </c>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13">
         <v>340875.2155291005</v>
       </c>
-      <c r="Q38"/>
-[...190 lines deleted...]
-      <c r="C40" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="AD8:AD9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="Z8:Z9"/>
     <mergeCell ref="AB8:AB9"/>
+    <mergeCell ref="AD8:AD9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B2:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...27 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>0.1725943878204911</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1.057464623183404E-05</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.1425999634538289</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.002410979282426632</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.0003440588131831005</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.005176416461703133</v>
+      </c>
+      <c r="I10" s="15">
+        <v>8.047625173403107E-05</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.0001131070826714173</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1.500175951887519E-06</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.0001507325183938248</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.001285918435327404</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.002297865822606928</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.0006178430504126864</v>
+      </c>
+      <c r="D11" s="15">
+        <v>0.07846178961221778</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.02364207873780235</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.004229588163592583</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.004786464120662344</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.0008764834517777698</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.000681828438242618</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.0009248132244698302</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.0002039043149099482</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.001347903302223471</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.0005335351031729149</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.0007542404107690192</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.1678369973700919</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.05118789505420228</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.1409598197114175</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.02099501395536858</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.1594438465830547</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.06560600261192631</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.04042756248547853</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.00556819383524278</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.001814164840822604</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.01810405551390206</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.04328070718257869</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.0269545183452326</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.01172729106369775</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.06308548883716633</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.03243220313072252</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.1172142110489085</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.00770321345554885</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.01558906596052636</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.01185503650478461</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.004632238206436112</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.007161874339018163</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.0063712553855841</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.00889762619436173</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.031512346787717</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>6.630194654278634E-05</v>
+      </c>
+      <c r="D14" s="15">
+        <v>7.30673232267401E-05</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.0001844569083211358</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0001342140496229837</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.1268597667439585</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.001338034794893688</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.0007281605539855872</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.0007109054005051096</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1040686243334328</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.0005980214103585913</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.0005409423527639193</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.000390239916666712</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.03472056752227804</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.03053101492274048</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.04846527685630072</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.01617986421443203</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.0560232383568437</v>
+      </c>
+      <c r="H15" s="15">
+        <v>0.06553665898983971</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.05222728900173294</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.0127396180084672</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.001805023798318039</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.0266259180002329</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.03577601787407695</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.01712123244526932</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.04329245139093808</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.0326329541773849</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.05348068385363838</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.03191110282099966</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.02658075243525107</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1113916684263865</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.1612504744327841</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.03504181894835734</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.00256833378295136</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.03679255760040241</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.01659184086325915</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.02967872315730012</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.0157665350069525</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.006779826475840208</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.01211450347810682</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.0250211112036895</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.01979739685356873</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.03602605327084432</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.0177168601091029</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.2729274434664143</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.02516878708290605</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.02563392166008049</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.008048744016726284</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.01831112200889773</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.002449793730594644</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.001345174655068536</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.005851873193051285</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.003054344084129825</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.003244957767201226</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.04310295231689797</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.01391436351195178</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.01825317504309746</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0.01104135915935027</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.01718697552778164</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.01740995859931966</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.009783668902615738</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.03005662607704293</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.08485144440001761</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.04291976462422138</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.06611342949480858</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.04633871361228337</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.08862570797362719</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.06276446635311435</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.09134480472554909</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.01503213046370887</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0.123722487991782</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.03865353470788635</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.05223550923030169</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.001261208515664861</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.001339158046093007</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.001288997702157285</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.001205511005892943</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.002499184330742649</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.002705201821987515</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.005014132360012555</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.003111512516925819</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.0003115971856280024</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.002443647735519435</v>
+      </c>
+      <c r="M20" s="15">
+        <v>0.03821098069698889</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.003017833840880667</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.00237541644596015</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.001852496777155754</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.00204883053923775</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.001620029573598218</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.0007908427730834034</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.002340558365752362</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.003490884536290533</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.0006455062793186427</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0001973462348014862</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.000676957214541887</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.0009193424673640954</v>
+      </c>
+      <c r="N21" s="15">
+        <v>0.003313301138938882</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...403 lines deleted...]
-      <c r="O24" s="1"/>
+      <c r="C23" s="16">
+        <v>0.4827654199406675</v>
+      </c>
+      <c r="D23" s="16">
+        <v>0.3521508849273455</v>
+      </c>
+      <c r="E23" s="16">
+        <v>0.5059884521888061</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0.29008939889747</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0.4544124358453817</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.4383148044461629</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.3701515345392146</v>
+      </c>
+      <c r="J23" s="16">
+        <v>0.4460131367374551</v>
+      </c>
+      <c r="K23" s="16">
+        <v>0.1693746457117995</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0.2596544338608028</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0.210149148493826</v>
+      </c>
+      <c r="N23" s="16">
+        <v>0.1953706020071964</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B2:O23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...5 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="2:15">
-[...19 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="3" spans="2:14">
+      <c r="B3" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>1.253732705178362</v>
+      </c>
+      <c r="D10" s="15">
+        <v>0.01437800529682226</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.2115359649495805</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.01007877948372899</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.0417458403897295</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.02460906005493328</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0.01279558678020621</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.003965242916063212</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0.005139072591644448</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.006255452683373067</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.01284364519226179</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.01025096336074909</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.00792439374701375</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1.087905207190623</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.03212963255914789</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.006477007956826829</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.01247444299005326</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.004262488046159883</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.003111110973300059</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.002313545214078229</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.001760872749016266</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.002765323040297467</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.002503658334310794</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.002298286632949588</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.2585902174393161</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.0798649413302179</v>
+      </c>
+      <c r="E12" s="15">
+        <v>1.223170755319139</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.03795538702822621</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.235486275762971</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.102263824483147</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.07010235029945003</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.02036239999141121</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.02873697034738962</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.03329267927998539</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.0629980676310597</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.0414643851169796</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.03032073042082364</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.08387017819903095</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.05418266685389508</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1.137211203889186</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.02387430368299119</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.02792760277444474</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.02209356088891047</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.01123758808210049</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.01145312482561628</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.01194133571880507</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.0152983865553344</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.03969204097859955</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>0.001786840092501974</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0.001323829971001213</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.002461937458427051</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.00140295273818613</v>
+      </c>
+      <c r="G14" s="15">
+        <v>1.147208350513508</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.008487886045201419</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.004092692052768652</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.005029415757665712</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.12094984138498</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.003807147865930085</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.003545154267114308</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.002322841225891729</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.06932609454433372</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.04953019694956054</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.08300325506148229</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.02917446988020625</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.09109820117327364</v>
+      </c>
+      <c r="H15" s="15">
+        <v>1.091892377323035</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.07675131653970284</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.02938053561155875</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.01352508302706108</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.03975765780400162</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.04823068493253924</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.02734453281273618</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.09732323293173425</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.0647816999142533</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.1093405238865483</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.0569203534150591</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.07343288890180841</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1636686387102202</v>
+      </c>
+      <c r="I16" s="15">
+        <v>1.215395713821533</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.07108491726277651</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.01457147126489114</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.06134730062370296</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.03607996154733815</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.04883507311215994</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.04174132975369569</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.02365830791997501</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.03800882406417291</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.04685822513227823</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.04726573498860095</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.0685079241579699</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.0405269814773975</v>
+      </c>
+      <c r="J17" s="15">
+        <v>1.386196981952406</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.04161516851264948</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.04643281169792727</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.01973858748359029</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.03339468342555606</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.01135403622154034</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.008068843701946731</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.01558974400315707</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.00853137554549461</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.01300567812924764</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.05448606813695737</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.02374244228598735</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.03086866795648747</v>
+      </c>
+      <c r="K18" s="15">
+        <v>1.013945678218288</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.02392461720543313</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02283126072383602</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01421488540554329</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.0777323798772009</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.1286844713498933</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.09532272053992635</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.1010056587626007</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.09658760246423664</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.1394792909152806</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.1061043310747557</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1558863291768286</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.03323487399776736</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1.158305795202533</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.06100217632560487</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.07572206181913199</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.003095965186217017</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.002641166497802531</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.003221488302824529</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.002299246941917125</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.004446898274874144</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.004761744921453465</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.007128876239678784</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.005411112178890022</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.001039560288393632</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.003617996897432748</v>
+      </c>
+      <c r="M20" s="15">
+        <v>1.040416762503752</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.003914248922056264</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.00417364552305723</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.002807826367258613</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.003841600228872778</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.002334271682011879</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.002129856702762474</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.003620586738324478</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.004766281944409541</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.001410590266588916</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.000523226029451636</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.00124402633070073</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.001450492742761952</v>
+      </c>
+      <c r="N21" s="15">
+        <v>1.003819356413223</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...387 lines deleted...]
-      <c r="O23" s="31"/>
+      <c r="C23" s="16">
+        <v>1.857101570915797</v>
+      </c>
+      <c r="D23" s="16">
+        <v>1.547514674688385</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1.871809113227173</v>
+      </c>
+      <c r="F23" s="16">
+        <v>1.440248932455723</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1.788756073974056</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1.693967492307127</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1.5866112443781</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1.723147326366855</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1.286494943237149</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1.392692144350123</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1.326938838239504</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1.303273359225576</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Glosa</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
-      <vt:lpstr>Glosa!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gabriel Peraita B.</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>