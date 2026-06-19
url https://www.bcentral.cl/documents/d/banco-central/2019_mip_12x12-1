--- v0 (2026-01-07)
+++ v1 (2026-06-19)
@@ -1,5508 +1,449 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23877335-2999-40AC-B7C5-43BB4015CB4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="3" sheetId="16" r:id="rId5"/>
+    <sheet name="Índice" sheetId="1" r:id="rId1"/>
+    <sheet name="Glosa" sheetId="2" r:id="rId2"/>
+    <sheet name="1" sheetId="3" r:id="rId3"/>
+    <sheet name="2" sheetId="4" r:id="rId4"/>
+    <sheet name="3" sheetId="5" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...106 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
   <si>
     <t>Matriz de insumo-producto</t>
   </si>
   <si>
     <t>Doméstica a precio básico, actividad por actividad</t>
   </si>
   <si>
     <t>Supuesto: estructura de ventas fija por producto</t>
   </si>
   <si>
+    <t>(miles de millones de pesos de 2019)</t>
+  </si>
+  <si>
     <t>Actividad</t>
   </si>
   <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Consumo de hogares</t>
   </si>
   <si>
     <t>Consumo  de IPSFL</t>
   </si>
   <si>
     <t>Consumo de gobierno</t>
   </si>
   <si>
     <t>Formación bruta de capital fijo</t>
   </si>
   <si>
     <t>Variación de existencias</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Producción precio básico</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Importaciones precios cif </t>
+    <t>Importaciones precios cif</t>
   </si>
   <si>
     <t>Impuestos sobre productos</t>
   </si>
   <si>
     <t>Derechos de importación</t>
   </si>
   <si>
-    <t xml:space="preserve">Valor agregado </t>
+    <t>Valor agregado</t>
   </si>
   <si>
     <t>Remuneraciones de asalariados</t>
   </si>
   <si>
     <t>Excedente bruto de explotación</t>
   </si>
   <si>
     <t>Impuestos netos sobre la producción</t>
   </si>
   <si>
     <t>Producción precios básicos</t>
   </si>
   <si>
     <t>Matriz de coeficientes directos</t>
   </si>
   <si>
     <t xml:space="preserve">Matriz de coeficientes directos e indirectos </t>
   </si>
   <si>
     <t>(Matriz inversa de Leontief)</t>
   </si>
   <si>
+    <t>Tablas insumo producto 12 actividades</t>
+  </si>
+  <si>
+    <t>Índice de cuadros</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Cuadro</t>
+  </si>
+  <si>
+    <t>Matriz de insumo producto doméstica a precio básico</t>
+  </si>
+  <si>
+    <t>Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)</t>
+  </si>
+  <si>
+    <t>Listado a 12 actividades</t>
+  </si>
+  <si>
+    <t>Código de actividad económica 2018</t>
+  </si>
+  <si>
+    <t>Agropecuario-silvícola y Pesca</t>
+  </si>
+  <si>
+    <t>Minería</t>
+  </si>
+  <si>
+    <t>Industria manufacturera</t>
+  </si>
+  <si>
+    <t>Electricidad, gas, agua y gestión de desechos</t>
+  </si>
+  <si>
+    <t>Construcción</t>
+  </si>
+  <si>
+    <t>Comercio, hoteles y restaurantes</t>
+  </si>
+  <si>
+    <t>Transporte, comunicaciones y servicios de información</t>
+  </si>
+  <si>
     <t>Intermediación financiera</t>
   </si>
   <si>
+    <t>Servicios inmobiliarios y de vivienda</t>
+  </si>
+  <si>
+    <t>Servicios empresariales</t>
+  </si>
+  <si>
+    <t>Servicios personales</t>
+  </si>
+  <si>
     <t>Administración pública</t>
-  </si>
-[...55 lines deleted...]
-    <t>(miles de millones de pesos de 2019)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...29 lines deleted...]
-    <numFmt numFmtId="192" formatCode="&quot;$&quot;#,#00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
   </numFmts>
-  <fonts count="53">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...31 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...104 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="7.5"/>
-      <color indexed="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
-    <font>
-[...127 lines deleted...]
-    </font>
   </fonts>
-  <fills count="41">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...209 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...17 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...121 lines deleted...]
-        <color indexed="62"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2074">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...310 lines deleted...]
-      <protection locked="0"/>
+  </cellStyleXfs>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1799 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...71 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2074">
-[...1476 lines deleted...]
-    <cellStyle name="No-definido" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
-[...594 lines deleted...]
-    <cellStyle name="Warning Text" xfId="2069" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5630,6199 +571,2956 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B3:F19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:C13"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="68.21875" customWidth="1"/>
+    <col min="3" max="3" width="61.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:6" ht="15.6">
-[...60 lines deleted...]
-      <c r="B11" s="50">
+    <row r="3" spans="2:3">
+      <c r="B3" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
         <v>1</v>
       </c>
-      <c r="C11" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="50">
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
         <v>2</v>
       </c>
-      <c r="C12" s="51" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="50">
+      <c r="C12" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
         <v>3</v>
       </c>
-      <c r="C13" s="51" t="s">
-[...34 lines deleted...]
-      <c r="C19" s="44"/>
+      <c r="C13" s="7" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K10" location="'1'!A1" display="Producto interno bruto. Enfoque de la producción" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="C11" location="'1'!A1" display="Matriz de insumo producto doméstica a precio básico"/>
+    <hyperlink ref="C12" location="'2'!A1" display="Matriz de coeficientes directos"/>
+    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A4:E120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.21875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.21875" style="1"/>
+    <col min="3" max="3" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:5" ht="15.6">
-      <c r="B4" s="39" t="s">
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="8"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="6">
+        <v>1</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
+        <v>3</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
+        <v>4</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="6">
+        <v>5</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...69 lines deleted...]
-      <c r="B15" s="42">
+    <row r="15" spans="2:3">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="C15" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="42">
+      <c r="C15" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="C16" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="42">
+      <c r="C16" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="C17" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="42">
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="C18" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="42">
+      <c r="C18" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="C19" s="42" t="s">
-[...7 lines deleted...]
-      <c r="B20" s="42">
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="C20" s="43" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="42">
+      <c r="C20" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="43" t="s">
-[...696 lines deleted...]
-      <c r="E120" s="14"/>
+      <c r="C21" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:GG40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="30" width="11.5546875" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="9"/>
+    <col min="15" max="15" width="1.140625" customWidth="1"/>
+    <col min="16" max="27" width="9.140625" style="9"/>
+    <col min="28" max="28" width="11.7109375" customWidth="1"/>
+    <col min="29" max="184" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="1" customFormat="1" ht="13.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="2:30">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="1" customFormat="1" ht="13.2">
-      <c r="B3" s="1" t="s">
+    <row r="3" spans="2:30">
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="1" customFormat="1" ht="13.2">
-      <c r="B4" s="1" t="s">
+    <row r="4" spans="2:30">
+      <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="1" customFormat="1" ht="13.2">
-[...41 lines deleted...]
-      <c r="B8" s="8" t="s">
+    <row r="5" spans="2:30">
+      <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="9"/>
-[...13 lines deleted...]
-      <c r="R8" s="56" t="s">
+    </row>
+    <row r="6" spans="2:30">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+      <c r="AC6" s="2"/>
+      <c r="AD6" s="2"/>
+    </row>
+    <row r="8" spans="2:30" ht="21" customHeight="1">
+      <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="S8" s="54"/>
-      <c r="T8" s="56" t="s">
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="R8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:30">
+      <c r="C9" s="9">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>3</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
         <v>5</v>
       </c>
-      <c r="U8" s="54"/>
-      <c r="V8" s="56" t="s">
+      <c r="H9" s="9">
         <v>6</v>
       </c>
-      <c r="W8" s="54"/>
-      <c r="X8" s="56" t="s">
+      <c r="I9" s="9">
         <v>7</v>
       </c>
-      <c r="Y8" s="54"/>
-      <c r="Z8" s="56" t="s">
+      <c r="J9" s="9">
         <v>8</v>
       </c>
-      <c r="AA8" s="54"/>
-      <c r="AB8" s="56" t="s">
+      <c r="K9" s="9">
         <v>9</v>
       </c>
-      <c r="AC8" s="11"/>
-      <c r="AD8" s="55" t="s">
+      <c r="L9" s="9">
         <v>10</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C9" s="7">
+      <c r="M9" s="9">
+        <v>11</v>
+      </c>
+      <c r="N9" s="9">
+        <v>12</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AD9" s="11"/>
+    </row>
+    <row r="10" spans="2:30">
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+    </row>
+    <row r="12" spans="2:30">
+      <c r="B12" s="6">
         <v>1</v>
       </c>
-      <c r="D9" s="7">
+      <c r="C12" s="9">
+        <v>3179.202369141869</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.3100007095706597</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8374.424104317781</v>
+      </c>
+      <c r="F12" s="9">
+        <v>21.97269948560896</v>
+      </c>
+      <c r="G12" s="9">
+        <v>11.54865308665395</v>
+      </c>
+      <c r="H12" s="9">
+        <v>296.1769315489234</v>
+      </c>
+      <c r="I12" s="9">
+        <v>1.896374820401752</v>
+      </c>
+      <c r="J12" s="9">
+        <v>2.63732437077907</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.0300695494083017</v>
+      </c>
+      <c r="L12" s="9">
+        <v>3.539745256825424</v>
+      </c>
+      <c r="M12" s="9">
+        <v>43.80848286328782</v>
+      </c>
+      <c r="N12" s="9">
+        <v>35.65091748730034</v>
+      </c>
+      <c r="P12" s="12">
+        <v>11971.19767263841</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2089.202422695763</v>
+      </c>
+      <c r="T12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0.03284056654420762</v>
+      </c>
+      <c r="X12" s="9">
+        <v>497.8312620655864</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>208.8507872991108</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>2741.70542447939</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>17508.8204097448</v>
+      </c>
+    </row>
+    <row r="13" spans="2:30">
+      <c r="B13" s="6">
         <v>2</v>
       </c>
-      <c r="E9" s="7">
+      <c r="C13" s="9">
+        <v>13.11586816327462</v>
+      </c>
+      <c r="D13" s="9">
+        <v>2693.681216909227</v>
+      </c>
+      <c r="E13" s="9">
+        <v>1470.683489745458</v>
+      </c>
+      <c r="F13" s="9">
+        <v>78.25578427630501</v>
+      </c>
+      <c r="G13" s="9">
+        <v>142.1904001404863</v>
+      </c>
+      <c r="H13" s="9">
+        <v>32.62352670007414</v>
+      </c>
+      <c r="I13" s="9">
+        <v>17.92787937626905</v>
+      </c>
+      <c r="J13" s="9">
+        <v>17.61447709780526</v>
+      </c>
+      <c r="K13" s="9">
+        <v>4.405724225762533</v>
+      </c>
+      <c r="L13" s="9">
+        <v>30.83802756873073</v>
+      </c>
+      <c r="M13" s="9">
+        <v>18.99637786843417</v>
+      </c>
+      <c r="N13" s="9">
+        <v>11.27923465232749</v>
+      </c>
+      <c r="P13" s="12">
+        <v>4531.612006724155</v>
+      </c>
+      <c r="R13" s="9">
+        <v>29.12411807618669</v>
+      </c>
+      <c r="T13" s="9">
+        <v>0</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2.188417818511459</v>
+      </c>
+      <c r="X13" s="9">
+        <v>490.7850431107869</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>57.23495270774194</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>25655.46730048893</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>30766.41183892631</v>
+      </c>
+    </row>
+    <row r="14" spans="2:30">
+      <c r="B14" s="6">
         <v>3</v>
       </c>
-      <c r="F9" s="7">
+      <c r="C14" s="9">
+        <v>2983.347805037105</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2012.849177371286</v>
+      </c>
+      <c r="E14" s="9">
+        <v>8325.31870453028</v>
+      </c>
+      <c r="F14" s="9">
+        <v>216.2924015900606</v>
+      </c>
+      <c r="G14" s="9">
+        <v>4492.576878302449</v>
+      </c>
+      <c r="H14" s="9">
+        <v>3242.532813098487</v>
+      </c>
+      <c r="I14" s="9">
+        <v>1693.208163961375</v>
+      </c>
+      <c r="J14" s="9">
+        <v>140.7050420765512</v>
+      </c>
+      <c r="K14" s="9">
+        <v>40.06912689419585</v>
+      </c>
+      <c r="L14" s="9">
+        <v>479.9111050691162</v>
+      </c>
+      <c r="M14" s="9">
+        <v>1415.638140929919</v>
+      </c>
+      <c r="N14" s="9">
+        <v>293.6680140357857</v>
+      </c>
+      <c r="P14" s="12">
+        <v>25336.11737289661</v>
+      </c>
+      <c r="R14" s="9">
+        <v>15062.40594551581</v>
+      </c>
+      <c r="T14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>98.58719883826731</v>
+      </c>
+      <c r="X14" s="9">
+        <v>2657.411641480885</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>1103.319972219716</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>16468.20341941608</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>60726.04555036738</v>
+      </c>
+    </row>
+    <row r="15" spans="2:30">
+      <c r="B15" s="6">
         <v>4</v>
       </c>
-      <c r="G9" s="7">
+      <c r="C15" s="9">
+        <v>197.1782824716618</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2257.308569942247</v>
+      </c>
+      <c r="E15" s="9">
+        <v>1908.833412552787</v>
+      </c>
+      <c r="F15" s="9">
+        <v>1269.059542117518</v>
+      </c>
+      <c r="G15" s="9">
+        <v>227.0103018489419</v>
+      </c>
+      <c r="H15" s="9">
+        <v>683.0917845891029</v>
+      </c>
+      <c r="I15" s="9">
+        <v>353.6421322626672</v>
+      </c>
+      <c r="J15" s="9">
+        <v>95.84752644367283</v>
+      </c>
+      <c r="K15" s="9">
+        <v>162.6206136834242</v>
+      </c>
+      <c r="L15" s="9">
+        <v>155.0236157816136</v>
+      </c>
+      <c r="M15" s="9">
+        <v>379.8941688061857</v>
+      </c>
+      <c r="N15" s="9">
+        <v>437.7734091151095</v>
+      </c>
+      <c r="P15" s="12">
+        <v>8127.283359614931</v>
+      </c>
+      <c r="R15" s="9">
+        <v>2947.974809509264</v>
+      </c>
+      <c r="T15" s="9">
+        <v>0</v>
+      </c>
+      <c r="V15" s="9">
+        <v>65.87794747090614</v>
+      </c>
+      <c r="X15" s="9">
+        <v>60.41463913503392</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>0.4669942696960779</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>42.64480572244464</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>11244.66255572228</v>
+      </c>
+    </row>
+    <row r="16" spans="2:30">
+      <c r="B16" s="6">
         <v>5</v>
       </c>
-      <c r="H9" s="7">
+      <c r="C16" s="9">
+        <v>0.7742727815011889</v>
+      </c>
+      <c r="D16" s="9">
+        <v>2.749205735997048</v>
+      </c>
+      <c r="E16" s="9">
+        <v>10.60081681322254</v>
+      </c>
+      <c r="F16" s="9">
+        <v>1.537475256176965</v>
+      </c>
+      <c r="G16" s="9">
+        <v>3751.949095014626</v>
+      </c>
+      <c r="H16" s="9">
+        <v>60.6343602120607</v>
+      </c>
+      <c r="I16" s="9">
+        <v>21.92744748062746</v>
+      </c>
+      <c r="J16" s="9">
+        <v>18.10985671340308</v>
+      </c>
+      <c r="K16" s="9">
+        <v>2176.040958237909</v>
+      </c>
+      <c r="L16" s="9">
+        <v>15.06490275013264</v>
+      </c>
+      <c r="M16" s="9">
+        <v>19.11474960978878</v>
+      </c>
+      <c r="N16" s="9">
+        <v>5.721102026509694</v>
+      </c>
+      <c r="P16" s="12">
+        <v>6084.224242631955</v>
+      </c>
+      <c r="R16" s="9">
+        <v>10.53959458401871</v>
+      </c>
+      <c r="T16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0.1604593240902036</v>
+      </c>
+      <c r="X16" s="9">
+        <v>22500.978362203</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0.0002504149912433705</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>3.740272940617939</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>28599.64318209868</v>
+      </c>
+    </row>
+    <row r="17" spans="2:30">
+      <c r="B17" s="6">
         <v>6</v>
       </c>
-      <c r="I9" s="7">
+      <c r="C17" s="9">
+        <v>600.3097650677391</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1086.483317498728</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2918.323973502189</v>
+      </c>
+      <c r="F17" s="9">
+        <v>179.7157886972355</v>
+      </c>
+      <c r="G17" s="9">
+        <v>1587.250325295271</v>
+      </c>
+      <c r="H17" s="9">
+        <v>2626.884461420214</v>
+      </c>
+      <c r="I17" s="9">
+        <v>1767.434571642456</v>
+      </c>
+      <c r="J17" s="9">
+        <v>260.6324637555369</v>
+      </c>
+      <c r="K17" s="9">
+        <v>42.71838648723259</v>
+      </c>
+      <c r="L17" s="9">
+        <v>806.1588134244045</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1240.681242182876</v>
+      </c>
+      <c r="N17" s="9">
+        <v>242.8399292561547</v>
+      </c>
+      <c r="P17" s="12">
+        <v>13359.43303823004</v>
+      </c>
+      <c r="R17" s="9">
+        <v>23728.39653774571</v>
+      </c>
+      <c r="T17" s="9">
+        <v>0</v>
+      </c>
+      <c r="V17" s="9">
+        <v>568.122356448141</v>
+      </c>
+      <c r="X17" s="9">
+        <v>3679.824372447066</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>2.744044504554076</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>2380.980123947483</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>43719.50047332299</v>
+      </c>
+    </row>
+    <row r="18" spans="2:30">
+      <c r="B18" s="6">
         <v>7</v>
       </c>
-      <c r="J9" s="7">
+      <c r="C18" s="9">
+        <v>727.8794052396923</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1174.405378521883</v>
+      </c>
+      <c r="E18" s="9">
+        <v>3270.017015073264</v>
+      </c>
+      <c r="F18" s="9">
+        <v>351.6642619640184</v>
+      </c>
+      <c r="G18" s="9">
+        <v>817.5570234908524</v>
+      </c>
+      <c r="H18" s="9">
+        <v>4452.60783343667</v>
+      </c>
+      <c r="I18" s="9">
+        <v>5043.214696520135</v>
+      </c>
+      <c r="J18" s="9">
+        <v>860.9219490209694</v>
+      </c>
+      <c r="K18" s="9">
+        <v>60.80381789902272</v>
+      </c>
+      <c r="L18" s="9">
+        <v>1069.404994703448</v>
+      </c>
+      <c r="M18" s="9">
+        <v>712.0000216228799</v>
+      </c>
+      <c r="N18" s="9">
+        <v>466.6572305012973</v>
+      </c>
+      <c r="P18" s="12">
+        <v>19007.13362799413</v>
+      </c>
+      <c r="R18" s="9">
+        <v>10572.19002695572</v>
+      </c>
+      <c r="T18" s="9">
+        <v>0</v>
+      </c>
+      <c r="V18" s="9">
+        <v>10.38495439725902</v>
+      </c>
+      <c r="X18" s="9">
+        <v>2095.823267220776</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>-1.061045039581545</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>2855.463689854317</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>34539.93452138262</v>
+      </c>
+    </row>
+    <row r="19" spans="2:30">
+      <c r="B19" s="6">
         <v>8</v>
       </c>
-      <c r="K9" s="7">
+      <c r="C19" s="9">
+        <v>276.1558072832505</v>
+      </c>
+      <c r="D19" s="9">
+        <v>242.5616273245655</v>
+      </c>
+      <c r="E19" s="9">
+        <v>736.7099692121757</v>
+      </c>
+      <c r="F19" s="9">
+        <v>292.2238112240551</v>
+      </c>
+      <c r="G19" s="9">
+        <v>536.8257482362868</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1458.87284338676</v>
+      </c>
+      <c r="I19" s="9">
+        <v>613.2577547941332</v>
+      </c>
+      <c r="J19" s="9">
+        <v>5248.858988462453</v>
+      </c>
+      <c r="K19" s="9">
+        <v>524.9907390340794</v>
+      </c>
+      <c r="L19" s="9">
+        <v>668.0592084399987</v>
+      </c>
+      <c r="M19" s="9">
+        <v>307.0526232609928</v>
+      </c>
+      <c r="N19" s="9">
+        <v>216.031132981221</v>
+      </c>
+      <c r="P19" s="12">
+        <v>11121.60025363997</v>
+      </c>
+      <c r="R19" s="9">
+        <v>7221.685672893516</v>
+      </c>
+      <c r="T19" s="9">
+        <v>0</v>
+      </c>
+      <c r="V19" s="9">
+        <v>86.20499601469463</v>
+      </c>
+      <c r="X19" s="9">
+        <v>59.18437696801703</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>461.5305319759387</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>18950.20583149214</v>
+      </c>
+    </row>
+    <row r="20" spans="2:30">
+      <c r="B20" s="6">
         <v>9</v>
       </c>
-      <c r="L9" s="7">
+      <c r="C20" s="9">
+        <v>31.87335499952097</v>
+      </c>
+      <c r="D20" s="9">
+        <v>64.17610452976282</v>
+      </c>
+      <c r="E20" s="9">
+        <v>371.4443041513892</v>
+      </c>
+      <c r="F20" s="9">
+        <v>39.91559599126192</v>
+      </c>
+      <c r="G20" s="9">
+        <v>96.93128141571478</v>
+      </c>
+      <c r="H20" s="9">
+        <v>2243.557243135022</v>
+      </c>
+      <c r="I20" s="9">
+        <v>516.7397113895803</v>
+      </c>
+      <c r="J20" s="9">
+        <v>461.9598638003677</v>
+      </c>
+      <c r="K20" s="9">
+        <v>279.5274612844919</v>
+      </c>
+      <c r="L20" s="9">
+        <v>493.7594719344096</v>
+      </c>
+      <c r="M20" s="9">
+        <v>697.2558102585159</v>
+      </c>
+      <c r="N20" s="9">
+        <v>145.3560453776491</v>
+      </c>
+      <c r="P20" s="12">
+        <v>5442.496248267686</v>
+      </c>
+      <c r="R20" s="9">
+        <v>13758.52308630431</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0.2556302470501278</v>
+      </c>
+      <c r="X20" s="9">
+        <v>112.6135945426386</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>26.88155703577184</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>19340.77011639746</v>
+      </c>
+    </row>
+    <row r="21" spans="2:30">
+      <c r="B21" s="6">
         <v>10</v>
       </c>
-      <c r="M9" s="7">
+      <c r="C21" s="9">
+        <v>525.8855290642166</v>
+      </c>
+      <c r="D21" s="9">
+        <v>3185.836861237057</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2683.209648841578</v>
+      </c>
+      <c r="F21" s="9">
+        <v>709.0567025662838</v>
+      </c>
+      <c r="G21" s="9">
+        <v>1351.52357434645</v>
+      </c>
+      <c r="H21" s="9">
+        <v>3891.234294851959</v>
+      </c>
+      <c r="I21" s="9">
+        <v>2106.568594225137</v>
+      </c>
+      <c r="J21" s="9">
+        <v>2007.598925302145</v>
+      </c>
+      <c r="K21" s="9">
+        <v>362.6691397795973</v>
+      </c>
+      <c r="L21" s="9">
+        <v>3468.54881137567</v>
+      </c>
+      <c r="M21" s="9">
+        <v>1495.195394857214</v>
+      </c>
+      <c r="N21" s="9">
+        <v>693.1013558715651</v>
+      </c>
+      <c r="P21" s="12">
+        <v>22480.42883231887</v>
+      </c>
+      <c r="R21" s="9">
+        <v>1126.191871618556</v>
+      </c>
+      <c r="T21" s="9">
+        <v>0</v>
+      </c>
+      <c r="V21" s="9">
+        <v>63.16737329250947</v>
+      </c>
+      <c r="X21" s="9">
+        <v>2749.205654220404</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>0.0006023813731408747</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>775.2176531156916</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>27194.21198694741</v>
+      </c>
+    </row>
+    <row r="22" spans="2:30">
+      <c r="B22" s="6">
         <v>11</v>
       </c>
-      <c r="N9" s="7">
+      <c r="C22" s="9">
+        <v>21.09209332099331</v>
+      </c>
+      <c r="D22" s="9">
+        <v>50.71735404224707</v>
+      </c>
+      <c r="E22" s="9">
+        <v>81.74365964481173</v>
+      </c>
+      <c r="F22" s="9">
+        <v>13.78794831350846</v>
+      </c>
+      <c r="G22" s="9">
+        <v>67.76827391595089</v>
+      </c>
+      <c r="H22" s="9">
+        <v>117.7266640551543</v>
+      </c>
+      <c r="I22" s="9">
+        <v>204.520074339247</v>
+      </c>
+      <c r="J22" s="9">
+        <v>68.85489471371856</v>
+      </c>
+      <c r="K22" s="9">
+        <v>8.005922693839208</v>
+      </c>
+      <c r="L22" s="9">
+        <v>70.86013545835604</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1489.23153330181</v>
+      </c>
+      <c r="N22" s="9">
+        <v>80.91224515776396</v>
+      </c>
+      <c r="P22" s="12">
+        <v>2275.220798957401</v>
+      </c>
+      <c r="R22" s="9">
+        <v>14501.30126620065</v>
+      </c>
+      <c r="T22" s="9">
+        <v>926.8609540906068</v>
+      </c>
+      <c r="V22" s="9">
+        <v>16457.56952662286</v>
+      </c>
+      <c r="X22" s="9">
+        <v>454.072641529834</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>0.002946448318747492</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>33.83102489758677</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>34648.85915874726</v>
+      </c>
+    </row>
+    <row r="23" spans="2:30">
+      <c r="B23" s="6">
         <v>12</v>
       </c>
-      <c r="O9" s="7"/>
-[...131 lines deleted...]
-      <c r="T12" s="19">
+      <c r="C23" s="9">
+        <v>45.35396248783138</v>
+      </c>
+      <c r="D23" s="9">
+        <v>86.33631332207723</v>
+      </c>
+      <c r="E23" s="9">
+        <v>146.0701931624515</v>
+      </c>
+      <c r="F23" s="9">
+        <v>21.02192770989073</v>
+      </c>
+      <c r="G23" s="9">
+        <v>24.89613636747703</v>
+      </c>
+      <c r="H23" s="9">
+        <v>127.3005717199544</v>
+      </c>
+      <c r="I23" s="9">
+        <v>176.4207984020972</v>
+      </c>
+      <c r="J23" s="9">
+        <v>17.87081596902894</v>
+      </c>
+      <c r="K23" s="9">
+        <v>5.127566421928139</v>
+      </c>
+      <c r="L23" s="9">
+        <v>21.02916220038192</v>
+      </c>
+      <c r="M23" s="9">
+        <v>33.48851145056976</v>
+      </c>
+      <c r="N23" s="9">
+        <v>49.32887773181232</v>
+      </c>
+      <c r="P23" s="12">
+        <v>754.2448369455005</v>
+      </c>
+      <c r="R23" s="9">
+        <v>295.8320223818694</v>
+      </c>
+      <c r="T23" s="9">
         <v>0</v>
       </c>
-      <c r="U12" s="19"/>
-[...241 lines deleted...]
-      <c r="AD15" s="18">
+      <c r="V23" s="9">
+        <v>12159.86085921305</v>
+      </c>
+      <c r="X23" s="9">
+        <v>56.68720296922953</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>0.4458299164234573</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>60.14623060312513</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>13327.21698202919</v>
+      </c>
+    </row>
+    <row r="25" spans="2:30">
+      <c r="B25" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="13">
+        <v>8602.168515058656</v>
+      </c>
+      <c r="D25" s="13">
+        <v>12857.41512714465</v>
+      </c>
+      <c r="E25" s="13">
+        <v>30297.37929154739</v>
+      </c>
+      <c r="F25" s="13">
+        <v>3194.503939191924</v>
+      </c>
+      <c r="G25" s="13">
+        <v>13108.02769146116</v>
+      </c>
+      <c r="H25" s="13">
+        <v>19233.24332815438</v>
+      </c>
+      <c r="I25" s="13">
+        <v>12516.75819921413</v>
+      </c>
+      <c r="J25" s="13">
+        <v>9201.612127726432</v>
+      </c>
+      <c r="K25" s="13">
+        <v>3667.009526190891</v>
+      </c>
+      <c r="L25" s="13">
+        <v>7282.197993963087</v>
+      </c>
+      <c r="M25" s="13">
+        <v>7852.357057012475</v>
+      </c>
+      <c r="N25" s="13">
+        <v>2678.319494194496</v>
+      </c>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13">
+        <v>130490.9922908597</v>
+      </c>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13">
+        <v>91343.36737448139</v>
+      </c>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>926.8609540906068</v>
+      </c>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13">
+        <v>29512.41256025388</v>
+      </c>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13">
+        <v>35414.83205789325</v>
+      </c>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13">
+        <v>1372.005335122344</v>
+      </c>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13">
+        <v>51505.81203447738</v>
+      </c>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13">
+        <v>340566.2826071786</v>
+      </c>
+    </row>
+    <row r="28" spans="2:30">
+      <c r="B28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1060.467354896182</v>
+      </c>
+      <c r="D28" s="13">
+        <v>1887.182127564508</v>
+      </c>
+      <c r="E28" s="13">
+        <v>12730.58089851959</v>
+      </c>
+      <c r="F28" s="13">
+        <v>1779.903187579127</v>
+      </c>
+      <c r="G28" s="13">
+        <v>2006.117069339558</v>
+      </c>
+      <c r="H28" s="13">
+        <v>2473.29917666088</v>
+      </c>
+      <c r="I28" s="13">
+        <v>4287.397943825194</v>
+      </c>
+      <c r="J28" s="13">
+        <v>1116.896065904675</v>
+      </c>
+      <c r="K28" s="13">
+        <v>79.20618246300209</v>
+      </c>
+      <c r="L28" s="13">
+        <v>1009.168662729252</v>
+      </c>
+      <c r="M28" s="13">
+        <v>952.3709641482818</v>
+      </c>
+      <c r="N28" s="13">
+        <v>554.5406603687088</v>
+      </c>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13">
+        <v>29937.13029399896</v>
+      </c>
+    </row>
+    <row r="29" spans="2:30">
+      <c r="B29" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="9">
+        <v>30.39849431849762</v>
+      </c>
+      <c r="D29" s="9">
+        <v>21.83987314229902</v>
+      </c>
+      <c r="E29" s="9">
+        <v>51.28439778999893</v>
+      </c>
+      <c r="F29" s="9">
+        <v>11.04890161087551</v>
+      </c>
+      <c r="G29" s="9">
+        <v>173.6853356771293</v>
+      </c>
+      <c r="H29" s="9">
+        <v>220.4934348207665</v>
+      </c>
+      <c r="I29" s="9">
+        <v>919.6601150709108</v>
+      </c>
+      <c r="J29" s="9">
+        <v>477.0711158474406</v>
+      </c>
+      <c r="K29" s="9">
+        <v>60.42785732867714</v>
+      </c>
+      <c r="L29" s="9">
+        <v>267.2856480430563</v>
+      </c>
+      <c r="M29" s="9">
+        <v>1054.112933666582</v>
+      </c>
+      <c r="N29" s="9">
+        <v>451.2281632189817</v>
+      </c>
+      <c r="P29" s="14">
+        <v>3738.536270535215</v>
+      </c>
+    </row>
+    <row r="30" spans="2:30">
+      <c r="B30" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="9">
+        <v>18.34821862513225</v>
+      </c>
+      <c r="D30" s="9">
+        <v>24.92101281091163</v>
+      </c>
+      <c r="E30" s="9">
+        <v>92.94668233084496</v>
+      </c>
+      <c r="F30" s="9">
+        <v>17.48756196057896</v>
+      </c>
+      <c r="G30" s="9">
+        <v>40.8554186216485</v>
+      </c>
+      <c r="H30" s="9">
+        <v>37.13434595698409</v>
+      </c>
+      <c r="I30" s="9">
+        <v>150.5390797384887</v>
+      </c>
+      <c r="J30" s="9">
+        <v>2.304406984998471</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.5339079115907385</v>
+      </c>
+      <c r="L30" s="9">
+        <v>17.17151976532877</v>
+      </c>
+      <c r="M30" s="9">
+        <v>21.20020849560861</v>
+      </c>
+      <c r="N30" s="9">
+        <v>1.871740148282748</v>
+      </c>
+      <c r="P30" s="14">
+        <v>425.3141033503983</v>
+      </c>
+    </row>
+    <row r="32" spans="2:30">
+      <c r="B32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="13">
+        <v>7797.437826846335</v>
+      </c>
+      <c r="D32" s="13">
+        <v>15975.05369826397</v>
+      </c>
+      <c r="E32" s="13">
+        <v>17553.85428017958</v>
+      </c>
+      <c r="F32" s="13">
+        <v>6241.718965379776</v>
+      </c>
+      <c r="G32" s="13">
+        <v>13270.95766699918</v>
+      </c>
+      <c r="H32" s="13">
+        <v>21755.33018772997</v>
+      </c>
+      <c r="I32" s="13">
+        <v>16665.5791835339</v>
+      </c>
+      <c r="J32" s="13">
+        <v>8152.322115028599</v>
+      </c>
+      <c r="K32" s="13">
+        <v>15533.5926425033</v>
+      </c>
+      <c r="L32" s="13">
+        <v>18618.38816244674</v>
+      </c>
+      <c r="M32" s="13">
+        <v>24768.81799542455</v>
+      </c>
+      <c r="N32" s="13">
+        <v>9641.256924098518</v>
+      </c>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13">
+        <v>175974.3096484344</v>
+      </c>
+    </row>
+    <row r="34" spans="2:16">
+      <c r="B34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="9">
+        <v>2016.837244798162</v>
+      </c>
+      <c r="D34" s="9">
+        <v>2998.377154643006</v>
+      </c>
+      <c r="E34" s="9">
+        <v>6662.448263370638</v>
+      </c>
+      <c r="F34" s="9">
+        <v>1058.431923007769</v>
+      </c>
+      <c r="G34" s="9">
+        <v>6351.438766530106</v>
+      </c>
+      <c r="H34" s="9">
+        <v>12960.50279158217</v>
+      </c>
+      <c r="I34" s="9">
+        <v>6546.483525235476</v>
+      </c>
+      <c r="J34" s="9">
+        <v>5331.844220651918</v>
+      </c>
+      <c r="K34" s="9">
+        <v>633.7297265750709</v>
+      </c>
+      <c r="L34" s="9">
+        <v>8205.547908619103</v>
+      </c>
+      <c r="M34" s="9">
+        <v>19289.03430782924</v>
+      </c>
+      <c r="N34" s="9">
+        <v>7887.186848987826</v>
+      </c>
+      <c r="P34" s="14">
+        <v>79941.86268183048</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16">
+      <c r="B35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="9">
+        <v>5691.56567660779</v>
+      </c>
+      <c r="D35" s="9">
+        <v>12824.72937932166</v>
+      </c>
+      <c r="E35" s="9">
+        <v>10610.30395800993</v>
+      </c>
+      <c r="F35" s="9">
+        <v>4931.843957640627</v>
+      </c>
+      <c r="G35" s="9">
+        <v>6757.095730861678</v>
+      </c>
+      <c r="H35" s="9">
+        <v>8365.748707631647</v>
+      </c>
+      <c r="I35" s="9">
+        <v>10701.20361488996</v>
+      </c>
+      <c r="J35" s="9">
+        <v>2465.927322447167</v>
+      </c>
+      <c r="K35" s="9">
+        <v>13827.12691035343</v>
+      </c>
+      <c r="L35" s="9">
+        <v>10255.46198014423</v>
+      </c>
+      <c r="M35" s="9">
+        <v>5200.970159149246</v>
+      </c>
+      <c r="N35" s="9">
+        <v>1732.034110033039</v>
+      </c>
+      <c r="P35" s="14">
+        <v>93364.0115070904</v>
+      </c>
+    </row>
+    <row r="36" spans="2:16">
+      <c r="B36" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="9">
+        <v>89.03490544038297</v>
+      </c>
+      <c r="D36" s="9">
+        <v>151.9471642993022</v>
+      </c>
+      <c r="E36" s="9">
+        <v>281.1020587990189</v>
+      </c>
+      <c r="F36" s="9">
+        <v>251.4430847313808</v>
+      </c>
+      <c r="G36" s="9">
+        <v>162.4231696073975</v>
+      </c>
+      <c r="H36" s="9">
+        <v>429.0786885161534</v>
+      </c>
+      <c r="I36" s="9">
+        <v>-582.1079565915378</v>
+      </c>
+      <c r="J36" s="9">
+        <v>354.5505719295137</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1072.736005574807</v>
+      </c>
+      <c r="L36" s="9">
+        <v>157.3782736834069</v>
+      </c>
+      <c r="M36" s="9">
+        <v>278.8135284460556</v>
+      </c>
+      <c r="N36" s="9">
+        <v>22.03596507765186</v>
+      </c>
+      <c r="P36" s="14">
+        <v>2668.435459513532</v>
+      </c>
+    </row>
+    <row r="38" spans="2:16" ht="33" customHeight="1">
+      <c r="B38" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="13">
+        <v>17508.82040974481</v>
+      </c>
+      <c r="D38" s="13">
+        <v>30766.41183892633</v>
+      </c>
+      <c r="E38" s="13">
+        <v>60726.0455503674</v>
+      </c>
+      <c r="F38" s="13">
         <v>11244.66255572228</v>
       </c>
-      <c r="AE15" s="33"/>
-[...371 lines deleted...]
-      <c r="AD20" s="18">
+      <c r="G38" s="13">
+        <v>28599.64318209868</v>
+      </c>
+      <c r="H38" s="13">
+        <v>43719.50047332298</v>
+      </c>
+      <c r="I38" s="13">
+        <v>34539.93452138262</v>
+      </c>
+      <c r="J38" s="13">
+        <v>18950.20583149215</v>
+      </c>
+      <c r="K38" s="13">
         <v>19340.77011639746</v>
       </c>
-      <c r="AE20" s="33"/>
-[...2701 lines deleted...]
-      <c r="C40" s="19"/>
+      <c r="L38" s="13">
+        <v>27194.21198694746</v>
+      </c>
+      <c r="M38" s="13">
+        <v>34648.85915874749</v>
+      </c>
+      <c r="N38" s="13">
+        <v>13327.21698202899</v>
+      </c>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13">
+        <v>340566.2826071787</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="AD8:AD9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="Z8:Z9"/>
     <mergeCell ref="AB8:AB9"/>
+    <mergeCell ref="AD8:AD9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B2:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...27 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>0.1815771876540829</v>
+      </c>
+      <c r="D10" s="15">
+        <v>1.00759461712217E-05</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.1379049801188167</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.001954055924464119</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.0004038040968945577</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.006774481143251999</v>
+      </c>
+      <c r="I10" s="15">
+        <v>5.490383368352259E-05</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.0001391712783613288</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1.554723479330752E-06</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.0001301653917577907</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.00126435570829546</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.002675045925595241</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.0007491006165083961</v>
+      </c>
+      <c r="D11" s="15">
+        <v>0.08755266070712618</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.02421833130111598</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.006959371514130632</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.004971754340959303</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.0007462008107796326</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.0005190478680603879</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.0009295137611926559</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.000227794663772322</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.001133992320995814</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.0005482540646259149</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.0008463308331767175</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.1703911363084561</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.06542359206232121</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.1370963419250656</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.01923511715164736</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.1570850674498792</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.0741667397384157</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.04902175373011091</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.007424987534579831</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.002071744126684206</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.01764754592997442</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.04085670279774639</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.02203520918371635</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.01126165428950994</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.07336925026421999</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.03143352074472824</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.112858837322042</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.007937522171291775</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.01562441878781108</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.01023864512666456</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.005057862025139057</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.008408176753290265</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.00570061069818905</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.01096411766591389</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.03284807396063429</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>4.422187008499187E-05</v>
+      </c>
+      <c r="D14" s="15">
+        <v>8.935737291661335E-05</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.0001745678763888882</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0001367293370128356</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.1311886680237702</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.001386895082414286</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.0006348433424809432</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.0009556548817695403</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1125105642196234</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.000553974601557251</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.0005516703889791143</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.0004292795738393307</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.03428613413235008</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.03531394311390209</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.04805720423671703</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.01598231941658224</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.05549895553552835</v>
+      </c>
+      <c r="H15" s="15">
+        <v>0.06008496055491536</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.05117075628931175</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.01375354263025515</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.002208722105176937</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.02964449985943114</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.03580727539970538</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.01822135330906752</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.04157215553108191</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.0381716719086494</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.05384867375171078</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.03127388307309056</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.02858626655882841</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1018448926733184</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.1460111249891928</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.04543074395478374</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.003143815759821896</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.03932472818909907</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.0205490177428577</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.03501535475340115</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.01577238219483659</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.007883975180286423</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.01213169674618666</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.02598777951547738</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.01877036523911253</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.03336892754017039</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.01775503524520245</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.2769816346659258</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.02714425205793551</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.02456622787086643</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.00886183934236328</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.01620977082256011</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.001820417038590524</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.002085914498764066</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.006116721429576798</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.003549737112471136</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.003389247928672998</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.05131708319732538</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.01496064536745669</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.02437756443957279</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0.0144527575480308</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.01815678542814191</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02012348536683309</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01090670659700774</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.03003546308416796</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.1035491846730813</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.04418548292620288</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.06305717926639361</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.04725665861427274</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.08900454608868039</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.06098936270191897</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1059407450849871</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.01875153562122739</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0.1275473182690672</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.04315280304055077</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.05200645842310318</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.001204655301007838</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.001648465030884049</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.001346105429786497</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.001226177152509741</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.002369549629848842</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.002692772396312931</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.005921264101199579</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.00363346421278934</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.0004139402229413625</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.002605706519180153</v>
+      </c>
+      <c r="M20" s="15">
+        <v>0.04298068015684832</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.006071203407798465</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.00259034940255535</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.002806187272473635</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.002405396100447506</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.001869502762374395</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.0008705051391361491</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.002911757232853825</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.00510773401417077</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.0009430407314801069</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0002651169726473763</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.0007732955163575025</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.000966511229046201</v>
+      </c>
+      <c r="N21" s="15">
+        <v>0.003701363742957706</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...403 lines deleted...]
-      <c r="O24" s="1"/>
+      <c r="C23" s="16">
+        <v>0.4913048574232325</v>
+      </c>
+      <c r="D23" s="16">
+        <v>0.4179042780307962</v>
+      </c>
+      <c r="E23" s="16">
+        <v>0.4989190225867435</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0.284090689548196</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0.458328364728195</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.4399236752462493</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.3623851166094533</v>
+      </c>
+      <c r="J23" s="16">
+        <v>0.4855679252008364</v>
+      </c>
+      <c r="K23" s="16">
+        <v>0.1895999747746308</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0.2677848505946178</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0.2266267129037655</v>
+      </c>
+      <c r="N23" s="16">
+        <v>0.2009661505328578</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B2:O23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.21875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...5 lines deleted...]
-      <c r="B3" s="36" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="2:15">
-[...19 lines deleted...]
-      <c r="B6" s="8" t="s">
+    <row r="3" spans="2:14">
+      <c r="B3" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
+      <c r="B6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C6" s="9"/>
-[...15 lines deleted...]
-      <c r="C7" s="7">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
+        <v>6</v>
+      </c>
+      <c r="I7" s="9">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9">
+        <v>8</v>
+      </c>
+      <c r="K7" s="9">
+        <v>9</v>
+      </c>
+      <c r="L7" s="9">
+        <v>10</v>
+      </c>
+      <c r="M7" s="9">
+        <v>11</v>
+      </c>
+      <c r="N7" s="9">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="D7" s="7">
+      <c r="C10" s="15">
+        <v>1.267295496099414</v>
+      </c>
+      <c r="D10" s="15">
+        <v>0.01809178439580125</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.2063584477834175</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.009106014789081107</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.04090465819652961</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.02838379565737231</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0.01458603130995261</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.005161834658063754</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0.005569352188022261</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.006401290133856737</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.01246102808756427</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.009886709283015651</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="E7" s="7">
+      <c r="C11" s="15">
+        <v>0.00858627983005157</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1.099780263654071</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.03325465316754768</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.009845837593010854</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.01301512965142542</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.004563534964917288</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.003287613533635001</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.002603187644771064</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.00203765706261287</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.002604911401322871</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.002609588355269168</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.002438557295098631</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="F7" s="7">
+      <c r="C12" s="15">
+        <v>0.2655246423794553</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.102677116182721</v>
+      </c>
+      <c r="E12" s="15">
+        <v>1.219599602596205</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.03634079188021399</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.234328271480831</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.1142788009996389</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.08176925370312595</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.02705200042379927</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.03160195849352383</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.03443348688614357</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.06156423950404549</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.03699578056263041</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="C13" s="15">
+        <v>0.02961599219365416</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.09824813581106119</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.05250526129954303</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1.131728556425456</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.02386719872510504</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.02785427312202695</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.0199904239725751</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.01263070551006466</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.01321821286907666</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.01117146810272624</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.01772773237933597</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.04090111743128253</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="H7" s="7">
+      <c r="C14" s="15">
+        <v>0.001931770172377023</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0.001903193410099591</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.002782757228427607</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.001657802285408859</v>
+      </c>
+      <c r="G14" s="15">
+        <v>1.153254622120446</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.01033965283253389</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.00447394703991387</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.007153755558247716</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1319957735436553</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.004318951810427267</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.004328454570054581</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.002779460540300683</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="I7" s="7">
+      <c r="C15" s="15">
+        <v>0.0692650975199989</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.05883518149919139</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.08192528546786304</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.02889501424306028</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.09061380975751228</v>
+      </c>
+      <c r="H15" s="15">
+        <v>1.086060127942118</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.07483598949019729</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.03381527066458969</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.01524088979521032</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.04370684050654891</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.04888175983154518</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.02882914233052674</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="J7" s="7">
+      <c r="C16" s="15">
+        <v>0.09446322844299435</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.07631504782593183</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.1070783839212904</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.05541923626407476</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.07492968793177675</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1501711661390506</v>
+      </c>
+      <c r="I16" s="15">
+        <v>1.194292102251765</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.08993488386986336</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.01715546871689927</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.06468243022022831</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.04084558621623523</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.05454294308433102</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="C17" s="15">
+        <v>0.0421279280717313</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.02824538614572708</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.03781041913841019</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.04813249885811048</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.04583313564334068</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.06502652872109513</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.04010071887016378</v>
+      </c>
+      <c r="J17" s="15">
+        <v>1.396023143824969</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.04533570129048478</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.04551229255876995</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.02152152622853359</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.0308951342016865</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="L7" s="7">
+      <c r="C18" s="15">
+        <v>0.01179247520850192</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.01132557042275967</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.01697277440854412</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.009773976770325319</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.0145558442307474</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.06409429372134645</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.02580779728647837</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.04145299615422152</v>
+      </c>
+      <c r="K18" s="15">
+        <v>1.018330433939025</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.02622829791199135</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02681481933195808</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01617928737797177</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="M7" s="7">
+      <c r="C19" s="15">
+        <v>0.07982500596026008</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.1589918157918511</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.09800635237797752</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.09837020604547388</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.09974508452386328</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.140963279612779</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.1040788739585699</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1837553060834601</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.04039073286323138</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1.164868412325176</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.06822723684661368</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.07669260704889511</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="N7" s="7">
+      <c r="C20" s="15">
+        <v>0.003218482303902484</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.003402174638734126</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.003446485386026648</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.002430168433370162</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.004476066817694677</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.004937954222517597</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.008265291552049589</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.006566656630036543</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.001274846887422342</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.003974755991963431</v>
+      </c>
+      <c r="M20" s="15">
+        <v>1.045731131521531</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.007251316672734121</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="O7" s="7"/>
-[...202 lines deleted...]
-      <c r="B14" s="16">
+      <c r="C21" s="15">
+        <v>0.004812255432185311</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.004298259659244207</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.004583776676730764</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.002759660481580311</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.002539171266521669</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.004560642639643894</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.00676114978937993</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.002157338182413014</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0007156226710049164</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.001549243734414714</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.001672624414762519</v>
+      </c>
+      <c r="N21" s="15">
+        <v>1.004380176854817</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="28">
-[...387 lines deleted...]
-      <c r="O23" s="31"/>
+      <c r="C23" s="16">
+        <v>1.878458653614526</v>
+      </c>
+      <c r="D23" s="16">
+        <v>1.662113929437193</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1.864324199451983</v>
+      </c>
+      <c r="F23" s="16">
+        <v>1.434459764069166</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1.798062680345794</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1.70123405057504</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1.578249192757806</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1.808307079204499</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1.322866650320169</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1.409452381583569</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1.352385727287449</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1.31177223268329</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Glosa</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
-      <vt:lpstr>Glosa!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gabriel Peraita B.</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>