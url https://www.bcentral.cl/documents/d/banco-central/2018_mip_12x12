--- v0 (2026-01-07)
+++ v1 (2026-06-19)
@@ -1,5551 +1,446 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33F8AF5B-67DE-4B61-8A31-354936FEE2F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="3" sheetId="16" r:id="rId5"/>
+    <sheet name="Índice" sheetId="1" r:id="rId1"/>
+    <sheet name="Glosa" sheetId="2" r:id="rId2"/>
+    <sheet name="1" sheetId="3" r:id="rId3"/>
+    <sheet name="2" sheetId="4" r:id="rId4"/>
+    <sheet name="3" sheetId="5" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...106 lines deleted...]
-  </extLst>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
   <si>
     <t>Matriz de insumo-producto</t>
   </si>
   <si>
     <t>Doméstica a precio básico, actividad por actividad</t>
   </si>
   <si>
     <t>Supuesto: estructura de ventas fija por producto</t>
   </si>
   <si>
+    <t>(miles de millones de pesos de 2018)</t>
+  </si>
+  <si>
     <t>Actividad</t>
   </si>
   <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Consumo de hogares</t>
   </si>
   <si>
     <t>Consumo  de IPSFL</t>
   </si>
   <si>
     <t>Consumo de gobierno</t>
   </si>
   <si>
     <t>Formación bruta de capital fijo</t>
   </si>
   <si>
     <t>Variación de existencias</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
     <t>Producción precio básico</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Importaciones precios cif </t>
+    <t>Importaciones precios cif</t>
   </si>
   <si>
     <t>Impuestos sobre productos</t>
   </si>
   <si>
     <t>Derechos de importación</t>
   </si>
   <si>
-    <t xml:space="preserve">Valor agregado </t>
+    <t>Valor agregado</t>
   </si>
   <si>
     <t>Remuneraciones de asalariados</t>
   </si>
   <si>
     <t>Excedente bruto de explotación</t>
   </si>
   <si>
     <t>Impuestos netos sobre la producción</t>
   </si>
   <si>
     <t>Producción precios básicos</t>
   </si>
   <si>
     <t>Matriz de coeficientes directos</t>
   </si>
   <si>
     <t xml:space="preserve">Matriz de coeficientes directos e indirectos </t>
   </si>
   <si>
     <t>(Matriz inversa de Leontief)</t>
   </si>
   <si>
+    <t>Tablas insumo producto 12 actividades</t>
+  </si>
+  <si>
+    <t>Índice de cuadros</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Cuadro</t>
+  </si>
+  <si>
+    <t>Matriz de insumo producto doméstica a precio básico</t>
+  </si>
+  <si>
+    <t>Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)</t>
+  </si>
+  <si>
+    <t>Listado a 12 actividades</t>
+  </si>
+  <si>
+    <t>Código de actividad económica 2018</t>
+  </si>
+  <si>
+    <t>Agropecuario-silvícola y Pesca</t>
+  </si>
+  <si>
+    <t>Minería</t>
+  </si>
+  <si>
+    <t>Industria manufacturera</t>
+  </si>
+  <si>
+    <t>Electricidad, gas, agua y gestión de desechos</t>
+  </si>
+  <si>
+    <t>Construcción</t>
+  </si>
+  <si>
+    <t>Comercio, hoteles y restaurantes</t>
+  </si>
+  <si>
+    <t>Transporte, comunicaciones y servicios de información</t>
+  </si>
+  <si>
     <t>Intermediación financiera</t>
   </si>
   <si>
+    <t>Servicios inmobiliarios y de vivienda</t>
+  </si>
+  <si>
+    <t>Servicios empresariales</t>
+  </si>
+  <si>
+    <t>Servicios personales</t>
+  </si>
+  <si>
     <t>Administración pública</t>
-  </si>
-[...55 lines deleted...]
-    <t>Código de actividad económica 2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...29 lines deleted...]
-    <numFmt numFmtId="191" formatCode="&quot;$&quot;#,#00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
   </numFmts>
-  <fonts count="53">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...31 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...104 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="7.5"/>
-      <color indexed="12"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
-    <font>
-[...127 lines deleted...]
-    </font>
   </fonts>
-  <fills count="41">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...209 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
-[...17 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...121 lines deleted...]
-        <color indexed="62"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2074">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...310 lines deleted...]
-      <protection locked="0"/>
+  </cellStyleXfs>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="173" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="173" fontId="22" fillId="0" borderId="0">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1800 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...81 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2074">
-[...1476 lines deleted...]
-    <cellStyle name="No-definido" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
-[...594 lines deleted...]
-    <cellStyle name="Warning Text" xfId="2069" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...7 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5676,6213 +571,2956 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B3:F19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:C13"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="68.1796875" customWidth="1"/>
+    <col min="3" max="3" width="61.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:6" ht="15.5">
-[...60 lines deleted...]
-      <c r="B11" s="62">
+    <row r="3" spans="2:3">
+      <c r="B3" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
         <v>1</v>
       </c>
-      <c r="C11" s="63" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="62">
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
         <v>2</v>
       </c>
-      <c r="C12" s="63" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="62">
+      <c r="C12" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
         <v>3</v>
       </c>
-      <c r="C13" s="63" t="s">
-[...34 lines deleted...]
-      <c r="C19" s="56"/>
+      <c r="C13" s="7" t="s">
+        <v>29</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K10" location="'1'!A1" display="Producto interno bruto. Enfoque de la producción" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...20 lines deleted...]
-    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="C11" location="'1'!A1" display="Matriz de insumo producto doméstica a precio básico"/>
+    <hyperlink ref="C12" location="'2'!A1" display="Matriz de coeficientes directos"/>
+    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A4:E120"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B4:C23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.26953125" defaultRowHeight="13"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.26953125" style="1"/>
+    <col min="3" max="3" width="50.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:5" ht="15">
-      <c r="B4" s="46" t="s">
+    <row r="4" spans="2:3">
+      <c r="B4" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="8"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="6">
+        <v>1</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3">
+      <c r="B11" s="6">
+        <v>2</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="6">
+        <v>3</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="6">
+        <v>4</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...8 lines deleted...]
-      <c r="B8" s="50" t="s">
+    <row r="14" spans="2:3">
+      <c r="B14" s="6">
+        <v>5</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="6">
+        <v>6</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="6">
+        <v>7</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="6">
+        <v>8</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="6">
+        <v>9</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3">
+      <c r="B19" s="6">
+        <v>10</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="6">
+        <v>11</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3">
+      <c r="B21" s="6">
+        <v>12</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="51"/>
-[...825 lines deleted...]
-      <c r="E120" s="55"/>
+    </row>
+    <row r="23" spans="2:3">
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:GG40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="30" width="11.54296875" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="3" max="14" width="9.140625" style="9"/>
+    <col min="15" max="15" width="1.140625" customWidth="1"/>
+    <col min="16" max="27" width="9.140625" style="9"/>
+    <col min="28" max="28" width="11.7109375" customWidth="1"/>
+    <col min="29" max="184" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="3" customFormat="1" ht="13">
-[...4 lines deleted...]
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="2:30">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="3" customFormat="1" ht="13">
-[...1 lines deleted...]
-      <c r="B3" s="3" t="s">
+    <row r="3" spans="2:30">
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="3" customFormat="1" ht="13">
-[...1 lines deleted...]
-      <c r="B4" s="3" t="s">
+    <row r="4" spans="2:30">
+      <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="3" customFormat="1" ht="13">
-[...41 lines deleted...]
-      <c r="A8" s="9"/>
+    <row r="5" spans="2:30">
+      <c r="B5" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="2:30">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+      <c r="AC6" s="2"/>
+      <c r="AD6" s="2"/>
+    </row>
+    <row r="8" spans="2:30" ht="21" customHeight="1">
       <c r="B8" s="10" t="s">
-        <v>3</v>
-[...16 lines deleted...]
-      <c r="R8" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="S8" s="67"/>
-[...4 lines deleted...]
-      <c r="V8" s="69" t="s">
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="R8" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="W8" s="67"/>
-      <c r="X8" s="69" t="s">
+      <c r="T8" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="Y8" s="67"/>
-      <c r="Z8" s="69" t="s">
+      <c r="V8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AA8" s="67"/>
-      <c r="AB8" s="69" t="s">
+      <c r="X8" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AC8" s="14"/>
-      <c r="AD8" s="68" t="s">
+      <c r="Z8" s="11" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="9"/>
+      <c r="AB8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="2:30">
       <c r="C9" s="9">
         <v>1</v>
       </c>
       <c r="D9" s="9">
         <v>2</v>
       </c>
       <c r="E9" s="9">
         <v>3</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9">
         <v>5</v>
       </c>
       <c r="H9" s="9">
         <v>6</v>
       </c>
       <c r="I9" s="9">
         <v>7</v>
       </c>
       <c r="J9" s="9">
         <v>8</v>
       </c>
       <c r="K9" s="9">
         <v>9</v>
       </c>
       <c r="L9" s="9">
         <v>10</v>
       </c>
       <c r="M9" s="9">
         <v>11</v>
       </c>
       <c r="N9" s="9">
         <v>12</v>
       </c>
-      <c r="O9" s="9"/>
       <c r="P9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AD9" s="11"/>
+    </row>
+    <row r="10" spans="2:30">
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+    </row>
+    <row r="12" spans="2:30">
+      <c r="B12" s="6">
+        <v>1</v>
+      </c>
+      <c r="C12" s="9">
+        <v>3091.459703843232</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.2872259426360087</v>
+      </c>
+      <c r="E12" s="9">
+        <v>8170.635042742101</v>
+      </c>
+      <c r="F12" s="9">
+        <v>30.73627336368936</v>
+      </c>
+      <c r="G12" s="9">
+        <v>12.19080907654222</v>
+      </c>
+      <c r="H12" s="9">
+        <v>292.1588385997622</v>
+      </c>
+      <c r="I12" s="9">
+        <v>1.944423836566051</v>
+      </c>
+      <c r="J12" s="9">
+        <v>2.98534957407084</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.03192206685784769</v>
+      </c>
+      <c r="L12" s="9">
+        <v>3.437075449704861</v>
+      </c>
+      <c r="M12" s="9">
+        <v>44.09176285229847</v>
+      </c>
+      <c r="N12" s="9">
+        <v>29.67967857698758</v>
+      </c>
+      <c r="P12" s="12">
+        <v>11679.63810592445</v>
+      </c>
+      <c r="R12" s="9">
+        <v>2024.542461653156</v>
+      </c>
+      <c r="T12" s="9">
+        <v>0</v>
+      </c>
+      <c r="V12" s="9">
+        <v>0.0338526913777256</v>
+      </c>
+      <c r="X12" s="9">
+        <v>422.4194993147253</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>134.078067844763</v>
+      </c>
+      <c r="AB12" s="9">
+        <v>2395.734871672742</v>
+      </c>
+      <c r="AD12" s="12">
+        <v>16656.44685910121</v>
+      </c>
+    </row>
+    <row r="13" spans="2:30">
+      <c r="B13" s="6">
+        <v>2</v>
+      </c>
+      <c r="C13" s="9">
+        <v>6.135805343826379</v>
+      </c>
+      <c r="D13" s="9">
+        <v>2484.673878908702</v>
+      </c>
+      <c r="E13" s="9">
+        <v>1286.726025674611</v>
+      </c>
+      <c r="F13" s="9">
+        <v>83.29099902035331</v>
+      </c>
+      <c r="G13" s="9">
+        <v>125.1758327051741</v>
+      </c>
+      <c r="H13" s="9">
+        <v>30.49980545070627</v>
+      </c>
+      <c r="I13" s="9">
+        <v>17.91614178290508</v>
+      </c>
+      <c r="J13" s="9">
+        <v>17.51891548882393</v>
+      </c>
+      <c r="K13" s="9">
+        <v>4.154531598950576</v>
+      </c>
+      <c r="L13" s="9">
+        <v>28.63982327637117</v>
+      </c>
+      <c r="M13" s="9">
+        <v>15.83378911635507</v>
+      </c>
+      <c r="N13" s="9">
+        <v>9.907295998195265</v>
+      </c>
+      <c r="P13" s="12">
+        <v>4110.472844364974</v>
+      </c>
+      <c r="R13" s="9">
+        <v>22.96810455232569</v>
+      </c>
+      <c r="T13" s="9">
+        <v>0</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2.66951251346054</v>
+      </c>
+      <c r="X13" s="9">
+        <v>402.4890689301419</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>244.0529963068598</v>
+      </c>
+      <c r="AB13" s="9">
+        <v>25886.19624920419</v>
+      </c>
+      <c r="AD13" s="12">
+        <v>30668.84877587195</v>
+      </c>
+    </row>
+    <row r="14" spans="2:30">
+      <c r="B14" s="6">
+        <v>3</v>
+      </c>
+      <c r="C14" s="9">
+        <v>2669.192803861573</v>
+      </c>
+      <c r="D14" s="9">
+        <v>1813.432657181694</v>
+      </c>
+      <c r="E14" s="9">
+        <v>7836.820152693699</v>
+      </c>
+      <c r="F14" s="9">
+        <v>214.4324849774038</v>
+      </c>
+      <c r="G14" s="9">
+        <v>4089.013179778148</v>
+      </c>
+      <c r="H14" s="9">
+        <v>3198.489680293037</v>
+      </c>
+      <c r="I14" s="9">
+        <v>1574.423712995285</v>
+      </c>
+      <c r="J14" s="9">
+        <v>151.4601758849519</v>
+      </c>
+      <c r="K14" s="9">
+        <v>39.43527748228239</v>
+      </c>
+      <c r="L14" s="9">
+        <v>428.8699287810251</v>
+      </c>
+      <c r="M14" s="9">
+        <v>1372.138174376183</v>
+      </c>
+      <c r="N14" s="9">
+        <v>293.1625313957551</v>
+      </c>
+      <c r="P14" s="12">
+        <v>23680.87075970104</v>
+      </c>
+      <c r="R14" s="9">
+        <v>14904.06180429602</v>
+      </c>
+      <c r="T14" s="9">
+        <v>0</v>
+      </c>
+      <c r="V14" s="9">
+        <v>97.59184610388962</v>
+      </c>
+      <c r="X14" s="9">
+        <v>2647.816303618295</v>
+      </c>
+      <c r="Z14" s="9">
+        <v>1434.776039568756</v>
+      </c>
+      <c r="AB14" s="9">
+        <v>16362.51114173704</v>
+      </c>
+      <c r="AD14" s="12">
+        <v>59127.62789502504</v>
+      </c>
+    </row>
+    <row r="15" spans="2:30">
+      <c r="B15" s="6">
+        <v>4</v>
+      </c>
+      <c r="C15" s="9">
+        <v>172.890483279328</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2092.626773713937</v>
+      </c>
+      <c r="E15" s="9">
+        <v>1772.007971543442</v>
+      </c>
+      <c r="F15" s="9">
+        <v>1230.553471219355</v>
+      </c>
+      <c r="G15" s="9">
+        <v>196.5694703025108</v>
+      </c>
+      <c r="H15" s="9">
+        <v>616.8380312359918</v>
+      </c>
+      <c r="I15" s="9">
+        <v>305.2896325872792</v>
+      </c>
+      <c r="J15" s="9">
+        <v>86.94275846971816</v>
+      </c>
+      <c r="K15" s="9">
+        <v>143.7583701634604</v>
+      </c>
+      <c r="L15" s="9">
+        <v>135.457015142408</v>
+      </c>
+      <c r="M15" s="9">
+        <v>352.9803422559172</v>
+      </c>
+      <c r="N15" s="9">
+        <v>428.2533933115273</v>
+      </c>
+      <c r="P15" s="12">
+        <v>7534.167713224875</v>
+      </c>
+      <c r="R15" s="9">
+        <v>2712.271840308629</v>
+      </c>
+      <c r="T15" s="9">
+        <v>0</v>
+      </c>
+      <c r="V15" s="9">
+        <v>63.22574468930921</v>
+      </c>
+      <c r="X15" s="9">
+        <v>37.51464764284216</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>1.964035630500922</v>
+      </c>
+      <c r="AB15" s="9">
+        <v>94.66608126857302</v>
+      </c>
+      <c r="AD15" s="12">
+        <v>10443.81006276473</v>
+      </c>
+    </row>
+    <row r="16" spans="2:30">
+      <c r="B16" s="6">
+        <v>5</v>
+      </c>
+      <c r="C16" s="9">
+        <v>0.7335548660414596</v>
+      </c>
+      <c r="D16" s="9">
+        <v>2.624390320645792</v>
+      </c>
+      <c r="E16" s="9">
+        <v>9.705702072447997</v>
+      </c>
+      <c r="F16" s="9">
+        <v>1.417993798231608</v>
+      </c>
+      <c r="G16" s="9">
+        <v>3373.08502957793</v>
+      </c>
+      <c r="H16" s="9">
+        <v>56.74023012597552</v>
+      </c>
+      <c r="I16" s="9">
+        <v>19.59162049099388</v>
+      </c>
+      <c r="J16" s="9">
+        <v>17.00077377189719</v>
+      </c>
+      <c r="K16" s="9">
+        <v>2124.419262128979</v>
+      </c>
+      <c r="L16" s="9">
+        <v>13.41021019740344</v>
+      </c>
+      <c r="M16" s="9">
+        <v>17.64666272109861</v>
+      </c>
+      <c r="N16" s="9">
+        <v>5.00191558317154</v>
+      </c>
+      <c r="P16" s="12">
+        <v>5641.377345654816</v>
+      </c>
+      <c r="R16" s="9">
+        <v>10.21724564830159</v>
+      </c>
+      <c r="T16" s="9">
+        <v>0</v>
+      </c>
+      <c r="V16" s="9">
+        <v>0.1404341562401946</v>
+      </c>
+      <c r="X16" s="9">
+        <v>20691.42388022358</v>
+      </c>
+      <c r="Z16" s="9">
+        <v>0.002325653889497079</v>
+      </c>
+      <c r="AB16" s="9">
+        <v>3.212081138221998</v>
+      </c>
+      <c r="AD16" s="12">
+        <v>26346.37331247505</v>
+      </c>
+    </row>
+    <row r="17" spans="2:30">
+      <c r="B17" s="6">
+        <v>6</v>
+      </c>
+      <c r="C17" s="9">
+        <v>589.6820665963453</v>
+      </c>
+      <c r="D17" s="9">
+        <v>1050.176897524246</v>
+      </c>
+      <c r="E17" s="9">
+        <v>2810.673381648937</v>
+      </c>
+      <c r="F17" s="9">
+        <v>178.4163804254284</v>
+      </c>
+      <c r="G17" s="9">
+        <v>1487.006395235662</v>
+      </c>
+      <c r="H17" s="9">
+        <v>2514.846011206689</v>
+      </c>
+      <c r="I17" s="9">
+        <v>1671.425030252464</v>
+      </c>
+      <c r="J17" s="9">
+        <v>259.2382612225115</v>
+      </c>
+      <c r="K17" s="9">
+        <v>41.57446827486151</v>
+      </c>
+      <c r="L17" s="9">
+        <v>768.8380524350978</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1172.804816486796</v>
+      </c>
+      <c r="N17" s="9">
+        <v>232.7427547383861</v>
+      </c>
+      <c r="P17" s="12">
+        <v>12777.42451604742</v>
+      </c>
+      <c r="R17" s="9">
+        <v>23821.30519212005</v>
+      </c>
+      <c r="T17" s="9">
+        <v>0</v>
+      </c>
+      <c r="V17" s="9">
+        <v>544.5181680237675</v>
+      </c>
+      <c r="X17" s="9">
+        <v>3287.053308375228</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>1.264626471051568</v>
+      </c>
+      <c r="AB17" s="9">
+        <v>2095.08508271163</v>
+      </c>
+      <c r="AD17" s="12">
+        <v>42526.65089374915</v>
+      </c>
+    </row>
+    <row r="18" spans="2:30">
+      <c r="B18" s="6">
+        <v>7</v>
+      </c>
+      <c r="C18" s="9">
+        <v>667.3776486004178</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1101.545418083329</v>
+      </c>
+      <c r="E18" s="9">
+        <v>3070.189701699036</v>
+      </c>
+      <c r="F18" s="9">
+        <v>333.6632874479494</v>
+      </c>
+      <c r="G18" s="9">
+        <v>774.3196345037965</v>
+      </c>
+      <c r="H18" s="9">
+        <v>4295.284273366751</v>
+      </c>
+      <c r="I18" s="9">
+        <v>5051.02786389578</v>
+      </c>
+      <c r="J18" s="9">
+        <v>849.6574064468809</v>
+      </c>
+      <c r="K18" s="9">
+        <v>60.80102393521346</v>
+      </c>
+      <c r="L18" s="9">
+        <v>1004.326469098088</v>
+      </c>
+      <c r="M18" s="9">
+        <v>653.4780811714461</v>
+      </c>
+      <c r="N18" s="9">
+        <v>394.9216117428825</v>
+      </c>
+      <c r="P18" s="12">
+        <v>18256.59241999157</v>
+      </c>
+      <c r="R18" s="9">
+        <v>10233.80883618332</v>
+      </c>
+      <c r="T18" s="9">
+        <v>0</v>
+      </c>
+      <c r="V18" s="9">
+        <v>9.371869209816719</v>
+      </c>
+      <c r="X18" s="9">
+        <v>1935.138147311227</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>0.02395372570009842</v>
+      </c>
+      <c r="AB18" s="9">
+        <v>2670.945731628988</v>
+      </c>
+      <c r="AD18" s="12">
+        <v>33105.88095805062</v>
+      </c>
+    </row>
+    <row r="19" spans="2:30">
+      <c r="B19" s="6">
+        <v>8</v>
+      </c>
+      <c r="C19" s="9">
+        <v>268.6769187501056</v>
+      </c>
+      <c r="D19" s="9">
+        <v>231.578003117796</v>
+      </c>
+      <c r="E19" s="9">
+        <v>718.2205861771761</v>
+      </c>
+      <c r="F19" s="9">
+        <v>305.9016898658497</v>
+      </c>
+      <c r="G19" s="9">
+        <v>523.1013783198508</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1434.809564054285</v>
+      </c>
+      <c r="I19" s="9">
+        <v>564.2609625209863</v>
+      </c>
+      <c r="J19" s="9">
+        <v>4972.257117369212</v>
+      </c>
+      <c r="K19" s="9">
+        <v>517.547079744845</v>
+      </c>
+      <c r="L19" s="9">
+        <v>660.9581314996766</v>
+      </c>
+      <c r="M19" s="9">
+        <v>308.4897507554977</v>
+      </c>
+      <c r="N19" s="9">
+        <v>194.1800583357205</v>
+      </c>
+      <c r="P19" s="12">
+        <v>10699.981240511</v>
+      </c>
+      <c r="R19" s="9">
+        <v>7333.446318187347</v>
+      </c>
+      <c r="T19" s="9">
+        <v>0</v>
+      </c>
+      <c r="V19" s="9">
+        <v>80.18261449149868</v>
+      </c>
+      <c r="X19" s="9">
+        <v>82.90000282691886</v>
+      </c>
+      <c r="Z19" s="9">
+        <v>-0.01739061034464052</v>
+      </c>
+      <c r="AB19" s="9">
+        <v>411.4181637529825</v>
+      </c>
+      <c r="AD19" s="12">
+        <v>18607.9109491594</v>
+      </c>
+    </row>
+    <row r="20" spans="2:30">
+      <c r="B20" s="6">
+        <v>9</v>
+      </c>
+      <c r="C20" s="9">
+        <v>32.41947634012659</v>
+      </c>
+      <c r="D20" s="9">
+        <v>67.68779065047903</v>
+      </c>
+      <c r="E20" s="9">
+        <v>354.7250342849695</v>
+      </c>
+      <c r="F20" s="9">
+        <v>36.25027987140999</v>
+      </c>
+      <c r="G20" s="9">
+        <v>87.46157997899704</v>
+      </c>
+      <c r="H20" s="9">
+        <v>2155.585372246041</v>
+      </c>
+      <c r="I20" s="9">
+        <v>476.0967540984594</v>
+      </c>
+      <c r="J20" s="9">
+        <v>467.1793637970648</v>
+      </c>
+      <c r="K20" s="9">
+        <v>285.3202472237581</v>
+      </c>
+      <c r="L20" s="9">
+        <v>456.8300507537156</v>
+      </c>
+      <c r="M20" s="9">
+        <v>659.7128769763378</v>
+      </c>
+      <c r="N20" s="9">
+        <v>129.0283892662899</v>
+      </c>
+      <c r="P20" s="12">
+        <v>5208.297215487649</v>
+      </c>
+      <c r="R20" s="9">
+        <v>12965.66378387193</v>
+      </c>
+      <c r="T20" s="9">
+        <v>0</v>
+      </c>
+      <c r="V20" s="9">
+        <v>0.5510290906178469</v>
+      </c>
+      <c r="X20" s="9">
+        <v>116.734611985257</v>
+      </c>
+      <c r="Z20" s="9">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="9">
+        <v>28.13013856540267</v>
+      </c>
+      <c r="AD20" s="12">
+        <v>18319.37677900086</v>
+      </c>
+    </row>
+    <row r="21" spans="2:30">
+      <c r="B21" s="6">
+        <v>10</v>
+      </c>
+      <c r="C21" s="9">
+        <v>493.4791982669709</v>
+      </c>
+      <c r="D21" s="9">
+        <v>3012.711985223789</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2443.726484553555</v>
+      </c>
+      <c r="F21" s="9">
+        <v>656.3213715971611</v>
+      </c>
+      <c r="G21" s="9">
+        <v>1200.40299649265</v>
+      </c>
+      <c r="H21" s="9">
+        <v>3601.048763629792</v>
+      </c>
+      <c r="I21" s="9">
+        <v>1967.076076280251</v>
+      </c>
+      <c r="J21" s="9">
+        <v>1882.11133527351</v>
+      </c>
+      <c r="K21" s="9">
+        <v>338.1204133314595</v>
+      </c>
+      <c r="L21" s="9">
+        <v>3113.980966936777</v>
+      </c>
+      <c r="M21" s="9">
+        <v>1380.594665500452</v>
+      </c>
+      <c r="N21" s="9">
+        <v>641.9420803316127</v>
+      </c>
+      <c r="P21" s="12">
+        <v>20731.51633741798</v>
+      </c>
+      <c r="R21" s="9">
+        <v>1071.896439086677</v>
+      </c>
+      <c r="T21" s="9">
+        <v>5.894662342870989E-16</v>
+      </c>
+      <c r="V21" s="9">
+        <v>76.2954443174244</v>
+      </c>
+      <c r="X21" s="9">
+        <v>2431.817548650691</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>0.002590461345080044</v>
+      </c>
+      <c r="AB21" s="9">
+        <v>730.2083852924402</v>
+      </c>
+      <c r="AD21" s="12">
+        <v>25041.73674522656</v>
+      </c>
+    </row>
+    <row r="22" spans="2:30">
+      <c r="B22" s="6">
         <v>11</v>
       </c>
-      <c r="Q9" s="38"/>
-[...127 lines deleted...]
-      <c r="T12" s="22">
+      <c r="C22" s="9">
+        <v>21.543989834694</v>
+      </c>
+      <c r="D22" s="9">
+        <v>50.49797882293373</v>
+      </c>
+      <c r="E22" s="9">
+        <v>87.21966187300691</v>
+      </c>
+      <c r="F22" s="9">
+        <v>13.58076284387414</v>
+      </c>
+      <c r="G22" s="9">
+        <v>65.21084976402356</v>
+      </c>
+      <c r="H22" s="9">
+        <v>127.4237814547523</v>
+      </c>
+      <c r="I22" s="9">
+        <v>199.5781573215265</v>
+      </c>
+      <c r="J22" s="9">
+        <v>71.5266365272555</v>
+      </c>
+      <c r="K22" s="9">
+        <v>8.697085030380286</v>
+      </c>
+      <c r="L22" s="9">
+        <v>68.9750554223077</v>
+      </c>
+      <c r="M22" s="9">
+        <v>1394.026738224289</v>
+      </c>
+      <c r="N22" s="9">
+        <v>84.2486008941888</v>
+      </c>
+      <c r="P22" s="12">
+        <v>2192.529298013233</v>
+      </c>
+      <c r="R22" s="9">
+        <v>13643.02140252008</v>
+      </c>
+      <c r="T22" s="9">
+        <v>820.0916579534337</v>
+      </c>
+      <c r="V22" s="9">
+        <v>15223.08054509057</v>
+      </c>
+      <c r="X22" s="9">
+        <v>461.9910192944598</v>
+      </c>
+      <c r="Z22" s="9">
+        <v>-0.007981873496261366</v>
+      </c>
+      <c r="AB22" s="9">
+        <v>29.41944044398308</v>
+      </c>
+      <c r="AD22" s="12">
+        <v>32370.12538144226</v>
+      </c>
+    </row>
+    <row r="23" spans="2:30">
+      <c r="B23" s="6">
+        <v>12</v>
+      </c>
+      <c r="C23" s="9">
+        <v>41.076166247961</v>
+      </c>
+      <c r="D23" s="9">
+        <v>93.80919210142706</v>
+      </c>
+      <c r="E23" s="9">
+        <v>133.0240039222811</v>
+      </c>
+      <c r="F23" s="9">
+        <v>19.86493485706042</v>
+      </c>
+      <c r="G23" s="9">
+        <v>21.56808829454716</v>
+      </c>
+      <c r="H23" s="9">
+        <v>121.7430120488181</v>
+      </c>
+      <c r="I23" s="9">
+        <v>161.3587960221539</v>
+      </c>
+      <c r="J23" s="9">
+        <v>16.42535381072429</v>
+      </c>
+      <c r="K23" s="9">
+        <v>5.31737343723503</v>
+      </c>
+      <c r="L23" s="9">
+        <v>21.30210298498967</v>
+      </c>
+      <c r="M23" s="9">
+        <v>30.85318953284382</v>
+      </c>
+      <c r="N23" s="9">
+        <v>43.88920601160994</v>
+      </c>
+      <c r="P23" s="12">
+        <v>710.2314192716515</v>
+      </c>
+      <c r="R23" s="9">
+        <v>279.9522425700395</v>
+      </c>
+      <c r="T23" s="9">
         <v>0</v>
       </c>
-      <c r="U12" s="22"/>
-[...248 lines deleted...]
-      <c r="B16" s="19">
+      <c r="V23" s="9">
+        <v>11741.65335937239</v>
+      </c>
+      <c r="X23" s="9">
+        <v>69.85585497801945</v>
+      </c>
+      <c r="Z23" s="9">
+        <v>-0.4701093357040597</v>
+      </c>
+      <c r="AB23" s="9">
+        <v>60.63445946796068</v>
+      </c>
+      <c r="AD23" s="12">
+        <v>12861.85722632436</v>
+      </c>
+    </row>
+    <row r="25" spans="2:30">
+      <c r="B25" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="20">
-[...780 lines deleted...]
-      <c r="P28" s="27">
+      <c r="C25" s="13">
+        <v>8054.667815830621</v>
+      </c>
+      <c r="D25" s="13">
+        <v>12001.65219159162</v>
+      </c>
+      <c r="E25" s="13">
+        <v>28693.67374888526</v>
+      </c>
+      <c r="F25" s="13">
+        <v>3104.429929287766</v>
+      </c>
+      <c r="G25" s="13">
+        <v>11955.10524402983</v>
+      </c>
+      <c r="H25" s="13">
+        <v>18445.4673637126</v>
+      </c>
+      <c r="I25" s="13">
+        <v>12009.98917208465</v>
+      </c>
+      <c r="J25" s="13">
+        <v>8794.303447636621</v>
+      </c>
+      <c r="K25" s="13">
+        <v>3569.177054418283</v>
+      </c>
+      <c r="L25" s="13">
+        <v>6705.024881977564</v>
+      </c>
+      <c r="M25" s="13">
+        <v>7402.650849969516</v>
+      </c>
+      <c r="N25" s="13">
+        <v>2486.957516186327</v>
+      </c>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13">
+        <v>123223.0992156107</v>
+      </c>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13">
+        <v>89023.15567099788</v>
+      </c>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>820.0916579534337</v>
+      </c>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13">
+        <v>27839.31441975036</v>
+      </c>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13">
+        <v>32587.15389315138</v>
+      </c>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13">
+        <v>1815.669153843321</v>
+      </c>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13">
+        <v>50768.16182688416</v>
+      </c>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13">
+        <v>326076.6458381912</v>
+      </c>
+    </row>
+    <row r="28" spans="2:30">
+      <c r="B28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1110.679564240189</v>
+      </c>
+      <c r="D28" s="13">
+        <v>1799.538557084522</v>
+      </c>
+      <c r="E28" s="13">
+        <v>12115.07429631232</v>
+      </c>
+      <c r="F28" s="13">
+        <v>1788.46309447184</v>
+      </c>
+      <c r="G28" s="13">
+        <v>1932.295407193423</v>
+      </c>
+      <c r="H28" s="13">
+        <v>2302.183232455375</v>
+      </c>
+      <c r="I28" s="13">
+        <v>4086.303892131882</v>
+      </c>
+      <c r="J28" s="13">
+        <v>985.2081138062591</v>
+      </c>
+      <c r="K28" s="13">
+        <v>61.11712855445079</v>
+      </c>
+      <c r="L28" s="13">
+        <v>928.0863915977764</v>
+      </c>
+      <c r="M28" s="13">
+        <v>888.666314297803</v>
+      </c>
+      <c r="N28" s="13">
+        <v>848.9666166934838</v>
+      </c>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13">
         <v>28846.58260883933</v>
       </c>
-      <c r="Q28"/>
-[...394 lines deleted...]
-      <c r="B30" s="30" t="s">
+    </row>
+    <row r="29" spans="2:30">
+      <c r="B29" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="29">
-[...406 lines deleted...]
-      <c r="B32" s="31" t="s">
+      <c r="C29" s="9">
+        <v>28.47620318544125</v>
+      </c>
+      <c r="D29" s="9">
+        <v>18.15028703319385</v>
+      </c>
+      <c r="E29" s="9">
+        <v>50.59379425408963</v>
+      </c>
+      <c r="F29" s="9">
+        <v>8.377837866321467</v>
+      </c>
+      <c r="G29" s="9">
+        <v>164.6776977395307</v>
+      </c>
+      <c r="H29" s="9">
+        <v>221.2527521435699</v>
+      </c>
+      <c r="I29" s="9">
+        <v>815.8004639319444</v>
+      </c>
+      <c r="J29" s="9">
+        <v>452.7634839808779</v>
+      </c>
+      <c r="K29" s="9">
+        <v>58.54692292336929</v>
+      </c>
+      <c r="L29" s="9">
+        <v>240.1305360829083</v>
+      </c>
+      <c r="M29" s="9">
+        <v>987.7889843689959</v>
+      </c>
+      <c r="N29" s="9">
+        <v>417.1731498401734</v>
+      </c>
+      <c r="P29" s="14">
+        <v>3463.732113350416</v>
+      </c>
+    </row>
+    <row r="30" spans="2:30">
+      <c r="B30" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C32" s="27">
-[...406 lines deleted...]
-      <c r="B34" s="28" t="s">
+      <c r="C30" s="9">
+        <v>22.69023949066948</v>
+      </c>
+      <c r="D30" s="9">
+        <v>24.07201181041481</v>
+      </c>
+      <c r="E30" s="9">
+        <v>74.5563523429291</v>
+      </c>
+      <c r="F30" s="9">
+        <v>34.67778802502133</v>
+      </c>
+      <c r="G30" s="9">
+        <v>41.88309403265126</v>
+      </c>
+      <c r="H30" s="9">
+        <v>28.11587534486645</v>
+      </c>
+      <c r="I30" s="9">
+        <v>165.6038970180548</v>
+      </c>
+      <c r="J30" s="9">
+        <v>2.196822345813368</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.2100009280947785</v>
+      </c>
+      <c r="L30" s="9">
+        <v>20.26931492721825</v>
+      </c>
+      <c r="M30" s="9">
+        <v>27.53465412410225</v>
+      </c>
+      <c r="N30" s="9">
+        <v>7.423706670749004</v>
+      </c>
+      <c r="P30" s="14">
+        <v>449.2337570605849</v>
+      </c>
+    </row>
+    <row r="32" spans="2:30">
+      <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="C34" s="29">
-[...8 lines deleted...]
-      <c r="F34" s="29">
+      <c r="C32" s="13">
+        <v>7439.933036354292</v>
+      </c>
+      <c r="D32" s="13">
+        <v>16825.43572835222</v>
+      </c>
+      <c r="E32" s="13">
+        <v>18193.72971413204</v>
+      </c>
+      <c r="F32" s="13">
+        <v>5507.861413360139</v>
+      </c>
+      <c r="G32" s="13">
+        <v>12252.41186947961</v>
+      </c>
+      <c r="H32" s="13">
+        <v>21529.63166053671</v>
+      </c>
+      <c r="I32" s="13">
+        <v>16028.18353190157</v>
+      </c>
+      <c r="J32" s="13">
+        <v>8373.43908141648</v>
+      </c>
+      <c r="K32" s="13">
+        <v>14630.32567217666</v>
+      </c>
+      <c r="L32" s="13">
+        <v>17148.22562029354</v>
+      </c>
+      <c r="M32" s="13">
+        <v>23063.48457839331</v>
+      </c>
+      <c r="N32" s="13">
+        <v>9101.336236933606</v>
+      </c>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13">
+        <v>170093.9981433302</v>
+      </c>
+    </row>
+    <row r="34" spans="2:16">
+      <c r="B34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="9">
+        <v>2113.8118319798</v>
+      </c>
+      <c r="D34" s="9">
+        <v>2946.163632944959</v>
+      </c>
+      <c r="E34" s="9">
+        <v>6312.433356248121</v>
+      </c>
+      <c r="F34" s="9">
         <v>1040.148312539864</v>
       </c>
-      <c r="G34" s="29">
-[...224 lines deleted...]
-      <c r="I35" s="29">
+      <c r="G34" s="9">
+        <v>5683.251082941057</v>
+      </c>
+      <c r="H34" s="9">
+        <v>12421.28400460984</v>
+      </c>
+      <c r="I34" s="9">
+        <v>6288.517439866463</v>
+      </c>
+      <c r="J34" s="9">
+        <v>5114.833921883854</v>
+      </c>
+      <c r="K34" s="9">
+        <v>571.9230079652868</v>
+      </c>
+      <c r="L34" s="9">
+        <v>7647.224271822541</v>
+      </c>
+      <c r="M34" s="9">
+        <v>17909.22718785273</v>
+      </c>
+      <c r="N34" s="9">
+        <v>7469.85854901763</v>
+      </c>
+      <c r="P34" s="14">
+        <v>75518.67659967214</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16">
+      <c r="B35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="9">
+        <v>5242.197040413196</v>
+      </c>
+      <c r="D35" s="9">
+        <v>13720.93330913546</v>
+      </c>
+      <c r="E35" s="9">
+        <v>11608.90101381799</v>
+      </c>
+      <c r="F35" s="9">
+        <v>4248.148112096665</v>
+      </c>
+      <c r="G35" s="9">
+        <v>6417.919107772211</v>
+      </c>
+      <c r="H35" s="9">
+        <v>8727.492847307369</v>
+      </c>
+      <c r="I35" s="9">
         <v>10282.70021287178</v>
       </c>
-      <c r="J35" s="29">
-[...604 lines deleted...]
-      <c r="B38" s="32" t="s">
+      <c r="J35" s="9">
+        <v>2958.856084164396</v>
+      </c>
+      <c r="K35" s="9">
+        <v>13046.75305755257</v>
+      </c>
+      <c r="L35" s="9">
+        <v>9324.535426081531</v>
+      </c>
+      <c r="M35" s="9">
+        <v>4895.945605017453</v>
+      </c>
+      <c r="N35" s="9">
+        <v>1610.725362897296</v>
+      </c>
+      <c r="P35" s="14">
+        <v>92085.10717912792</v>
+      </c>
+    </row>
+    <row r="36" spans="2:16">
+      <c r="B36" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C38" s="27">
-[...26 lines deleted...]
-      <c r="L38" s="27">
+      <c r="C36" s="9">
+        <v>83.9241639612969</v>
+      </c>
+      <c r="D36" s="9">
+        <v>158.3387862718008</v>
+      </c>
+      <c r="E36" s="9">
+        <v>272.3953440659271</v>
+      </c>
+      <c r="F36" s="9">
+        <v>219.5649887236099</v>
+      </c>
+      <c r="G36" s="9">
+        <v>151.2416787663465</v>
+      </c>
+      <c r="H36" s="9">
+        <v>380.8548086195033</v>
+      </c>
+      <c r="I36" s="9">
+        <v>-543.0341208366768</v>
+      </c>
+      <c r="J36" s="9">
+        <v>299.7490753682295</v>
+      </c>
+      <c r="K36" s="9">
+        <v>1011.649606658801</v>
+      </c>
+      <c r="L36" s="9">
+        <v>176.4659223894698</v>
+      </c>
+      <c r="M36" s="9">
+        <v>258.3117855231317</v>
+      </c>
+      <c r="N36" s="9">
+        <v>20.75232501868048</v>
+      </c>
+      <c r="P36" s="14">
+        <v>2490.214364530119</v>
+      </c>
+    </row>
+    <row r="38" spans="2:16" ht="33" customHeight="1">
+      <c r="B38" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="13">
+        <v>16656.44685910121</v>
+      </c>
+      <c r="D38" s="13">
+        <v>30668.84877587197</v>
+      </c>
+      <c r="E38" s="13">
+        <v>59127.62790592665</v>
+      </c>
+      <c r="F38" s="13">
+        <v>10443.81006301109</v>
+      </c>
+      <c r="G38" s="13">
+        <v>26346.37331247505</v>
+      </c>
+      <c r="H38" s="13">
+        <v>42526.65088419312</v>
+      </c>
+      <c r="I38" s="13">
+        <v>33105.8809570681</v>
+      </c>
+      <c r="J38" s="13">
+        <v>18607.91094918605</v>
+      </c>
+      <c r="K38" s="13">
+        <v>18319.37677900086</v>
+      </c>
+      <c r="L38" s="13">
         <v>25041.73674487901</v>
       </c>
-      <c r="M38" s="27">
-[...2 lines deleted...]
-      <c r="N38" s="27">
+      <c r="M38" s="13">
+        <v>32370.12538115373</v>
+      </c>
+      <c r="N38" s="13">
         <v>12861.85722632434</v>
       </c>
-      <c r="O38" s="27"/>
-[...194 lines deleted...]
-      <c r="C40" s="29"/>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13">
+        <v>326076.6458381912</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="AD8:AD9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="V8:V9"/>
     <mergeCell ref="X8:X9"/>
     <mergeCell ref="Z8:Z9"/>
     <mergeCell ref="AB8:AB9"/>
+    <mergeCell ref="AD8:AD9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B2:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...26 lines deleted...]
-    <row r="6" spans="2:15">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
       <c r="B6" s="10" t="s">
-        <v>3</v>
-[...16 lines deleted...]
-      <c r="B7" s="9"/>
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
       <c r="C7" s="9">
         <v>1</v>
       </c>
       <c r="D7" s="9">
         <v>2</v>
       </c>
       <c r="E7" s="9">
         <v>3</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>5</v>
       </c>
       <c r="H7" s="9">
         <v>6</v>
       </c>
       <c r="I7" s="9">
         <v>7</v>
       </c>
       <c r="J7" s="9">
         <v>8</v>
       </c>
       <c r="K7" s="9">
         <v>9</v>
       </c>
       <c r="L7" s="9">
         <v>10</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>12</v>
       </c>
-      <c r="O7" s="9"/>
-[...34 lines deleted...]
-      <c r="B10" s="19">
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="C10" s="34">
-[...38 lines deleted...]
-      <c r="B11" s="19">
+      <c r="C10" s="15">
+        <v>0.1856013908605024</v>
+      </c>
+      <c r="D10" s="15">
+        <v>9.36539694512359E-06</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.1381864169444064</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.002943013438414418</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.0004627129864120561</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.006870017566051873</v>
+      </c>
+      <c r="I10" s="15">
+        <v>5.873348723411382E-05</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.0001604344293254168</v>
+      </c>
+      <c r="K10" s="15">
+        <v>1.742530176814712E-06</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.0001372538767866305</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.001362112822645081</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.002307573319679076</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="C11" s="34">
-[...38 lines deleted...]
-      <c r="B12" s="19">
+      <c r="C11" s="15">
+        <v>0.0003683742034378554</v>
+      </c>
+      <c r="D11" s="15">
+        <v>0.08101620954430683</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.02176184080514476</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.007975154519072077</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.004751159911861688</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.0007171927442337774</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.0005411770134176109</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.0009414767480704353</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.0002267834571595707</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.001143683585853044</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.0004891482170647905</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.000770285023683673</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="C12" s="34">
-[...38 lines deleted...]
-      <c r="B13" s="19">
+      <c r="C12" s="15">
+        <v>0.1602498315781619</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.05912946620312568</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.1325407500730835</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.02053201692520824</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.1552021271118174</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.07521141716527445</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.04755722148089055</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.008139558293166545</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.002152653878896485</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.01712620546850563</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.04238902871766627</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.02279317257508814</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="C13" s="34">
-[...38 lines deleted...]
-      <c r="B14" s="19">
+      <c r="C13" s="15">
+        <v>0.01037979376645141</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.06823297441018603</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.02996920448699119</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0.1178261059704268</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.007460968838904096</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.01450474040186565</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.009221613313452694</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.004672354608055625</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.007847339562787299</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.005409250026163169</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.01090450957787845</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.03329638836567256</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="C14" s="34">
-[...38 lines deleted...]
-      <c r="B15" s="19">
+      <c r="C14" s="15">
+        <v>4.404029696409348E-05</v>
+      </c>
+      <c r="D14" s="15">
+        <v>8.557185631012249E-05</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.000164148341751338</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.0001357736103659838</v>
+      </c>
+      <c r="G14" s="15">
+        <v>0.1280284382815136</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.001334227571329053</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.0005917867135570385</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.0009136315096478277</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1159656951083707</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.000535514382809164</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.000545152745419167</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.0003888952812300022</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="C15" s="34">
-[...38 lines deleted...]
-      <c r="B16" s="19">
+      <c r="C15" s="15">
+        <v>0.03540263248125685</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.03424246228474182</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.04753570337915095</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.01708345702851557</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.05644064849455244</v>
+      </c>
+      <c r="H15" s="15">
+        <v>0.05913576448930852</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.0504872542863299</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.01393161553333053</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.002269425907682488</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.03070226559235449</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.03623108661697114</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.01809557909428755</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="C16" s="34">
-[...38 lines deleted...]
-      <c r="B17" s="19">
+      <c r="C16" s="15">
+        <v>0.04006722767741773</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.03591740355607823</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.0519247906678038</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.03194842547258561</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.02938998948053146</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.101002175907609</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.1525719212983935</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.04566108515711952</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.00331894609018078</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.04010610283663616</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.02018769076353065</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.03070486670732102</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="C17" s="34">
-[...38 lines deleted...]
-      <c r="B18" s="19">
+      <c r="C17" s="15">
+        <v>0.0161305061651428</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.007550919332191719</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.01214695416700769</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.02929023871750251</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.01985477743428776</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.03373906795438703</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.01704413071661567</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.2672120009036645</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.02825134752062631</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.02639426083875119</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.009530075868507576</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.01509735763030338</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="C18" s="34">
-[...38 lines deleted...]
-      <c r="B19" s="19">
+      <c r="C18" s="15">
+        <v>0.001946362067154336</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.002207053520174219</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.005999311097839825</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.003470982299821581</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.00331968195173124</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.05068787048658133</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.01438103262425985</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.0251064918073192</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0.01557477913499848</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.01824274631619297</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02038030032964996</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01003186297249574</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="C19" s="34">
-[...38 lines deleted...]
-      <c r="B20" s="19">
+      <c r="C19" s="15">
+        <v>0.02962691878053991</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.0982336183285097</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.04132968920115614</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.06284309726405873</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.04556236193329338</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.08467745963433668</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.05941772335951931</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1011457621660554</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.0184569823204379</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0.124351637374895</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.04265027241149493</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.04991052761942894</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="C20" s="34">
-[...38 lines deleted...]
-      <c r="B21" s="19">
+      <c r="C20" s="15">
+        <v>0.001293432507961456</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.001646556060580333</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.001475108421595659</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.001300364786599597</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.002475135723258963</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.002996327686413577</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.006028480486000075</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.003843883213036562</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.000474747865896267</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.002754403822906292</v>
+      </c>
+      <c r="M20" s="15">
+        <v>0.04306522516702726</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.006550267151291132</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="34">
-[...109 lines deleted...]
-      <c r="O24" s="23"/>
+      <c r="C21" s="15">
+        <v>0.002466082147977235</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.003058777745033238</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.002249777449789212</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.001902077377624493</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.0008186359480579681</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.00286274629009333</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.004874022118046183</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.0008827081049333358</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0002902595159967577</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.0008506639616098476</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.0009531377827410863</v>
+      </c>
+      <c r="N21" s="15">
+        <v>0.003412353693507185</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="16">
+        <v>0.4835765925329679</v>
+      </c>
+      <c r="D23" s="16">
+        <v>0.3913303782381831</v>
+      </c>
+      <c r="E23" s="16">
+        <v>0.4852836950357205</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0.2972507074101957</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0.4537666380962221</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.4337390078974843</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.3627750968977165</v>
+      </c>
+      <c r="J23" s="16">
+        <v>0.4726110024737248</v>
+      </c>
+      <c r="K23" s="16">
+        <v>0.1948307028932098</v>
+      </c>
+      <c r="L23" s="16">
+        <v>0.2677539880834635</v>
+      </c>
+      <c r="M23" s="16">
+        <v>0.2286877410205964</v>
+      </c>
+      <c r="N23" s="16">
+        <v>0.1933591294339884</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B2:O23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:GB23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" customWidth="1"/>
+    <col min="3" max="184" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-[...5 lines deleted...]
-      <c r="B3" s="43" t="s">
+    <row r="2" spans="2:14">
+      <c r="B2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="2:15">
-[...18 lines deleted...]
-    <row r="6" spans="2:15">
+    <row r="3" spans="2:14">
+      <c r="B3" s="9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="6" spans="2:14">
       <c r="B6" s="10" t="s">
-        <v>3</v>
-[...16 lines deleted...]
-      <c r="B7" s="9"/>
+        <v>4</v>
+      </c>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+    </row>
+    <row r="7" spans="2:14">
       <c r="C7" s="9">
         <v>1</v>
       </c>
       <c r="D7" s="9">
         <v>2</v>
       </c>
       <c r="E7" s="9">
         <v>3</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>5</v>
       </c>
       <c r="H7" s="9">
         <v>6</v>
       </c>
       <c r="I7" s="9">
         <v>7</v>
       </c>
       <c r="J7" s="9">
         <v>8</v>
       </c>
       <c r="K7" s="9">
         <v>9</v>
       </c>
       <c r="L7" s="9">
         <v>10</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>12</v>
       </c>
-      <c r="O7" s="9"/>
-[...34 lines deleted...]
-      <c r="B10" s="19">
+    </row>
+    <row r="8" spans="2:14">
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="10" spans="2:14">
+      <c r="B10" s="6">
         <v>1</v>
       </c>
-      <c r="C10" s="34">
-[...38 lines deleted...]
-      <c r="B11" s="19">
+      <c r="C10" s="15">
+        <v>1.270964017871284</v>
+      </c>
+      <c r="D10" s="15">
+        <v>0.01651212112595032</v>
+      </c>
+      <c r="E10" s="15">
+        <v>0.2061557413554009</v>
+      </c>
+      <c r="F10" s="15">
+        <v>0.01095671339625021</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.04040937901802507</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0.02867338627590876</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0.01431818267397056</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0.005296014579037983</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0.00569863445628838</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.006334768777076424</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0.01295107935741057</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0.009554269483176045</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14">
+      <c r="B11" s="6">
         <v>2</v>
       </c>
-      <c r="C11" s="34">
-[...38 lines deleted...]
-      <c r="B12" s="19">
+      <c r="C11" s="15">
+        <v>0.006916400589064275</v>
+      </c>
+      <c r="D11" s="15">
+        <v>1.091451639355425</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.02945347998807002</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0.01104438683846869</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0.01186345873866649</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0.004180969899969807</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0.003016076770621845</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0.002509002091050157</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0.001941722396132567</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.002488764444500401</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0.002406511157429432</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0.002273740387748457</v>
+      </c>
+    </row>
+    <row r="12" spans="2:14">
+      <c r="B12" s="6">
         <v>3</v>
       </c>
-      <c r="C12" s="34">
-[...38 lines deleted...]
-      <c r="B13" s="19">
+      <c r="C12" s="15">
+        <v>0.2494846794656643</v>
+      </c>
+      <c r="D12" s="15">
+        <v>0.09219619895309376</v>
+      </c>
+      <c r="E12" s="15">
+        <v>1.209635001474931</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0.03853808821595911</v>
+      </c>
+      <c r="G12" s="15">
+        <v>0.229040328066149</v>
+      </c>
+      <c r="H12" s="15">
+        <v>0.114071353133396</v>
+      </c>
+      <c r="I12" s="15">
+        <v>0.07944241486436633</v>
+      </c>
+      <c r="J12" s="15">
+        <v>0.02736115895134193</v>
+      </c>
+      <c r="K12" s="15">
+        <v>0.03194159586507503</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.03355873152464003</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0.06303490604079674</v>
+      </c>
+      <c r="N12" s="15">
+        <v>0.03704159208937022</v>
+      </c>
+    </row>
+    <row r="13" spans="2:14">
+      <c r="B13" s="6">
         <v>4</v>
       </c>
-      <c r="C13" s="34">
-[...38 lines deleted...]
-      <c r="B14" s="19">
+      <c r="C13" s="15">
+        <v>0.02708271237328921</v>
+      </c>
+      <c r="D13" s="15">
+        <v>0.09078819534614764</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.04932642658854101</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1.138096838836381</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0.02227988577483993</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0.02597880177712938</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0.01832623992754018</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0.01162206043939377</v>
+      </c>
+      <c r="K13" s="15">
+        <v>0.01250007714481042</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.01058788178826752</v>
+      </c>
+      <c r="M13" s="15">
+        <v>0.01751673217059145</v>
+      </c>
+      <c r="N13" s="15">
+        <v>0.0412776203339658</v>
+      </c>
+    </row>
+    <row r="14" spans="2:14">
+      <c r="B14" s="6">
         <v>5</v>
       </c>
-      <c r="C14" s="34">
-[...38 lines deleted...]
-      <c r="B15" s="19">
+      <c r="C14" s="15">
+        <v>0.001929595710769542</v>
+      </c>
+      <c r="D14" s="15">
+        <v>0.001839483685025761</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.002724328911202138</v>
+      </c>
+      <c r="F14" s="15">
+        <v>0.001722286664311998</v>
+      </c>
+      <c r="G14" s="15">
+        <v>1.149081183771893</v>
+      </c>
+      <c r="H14" s="15">
+        <v>0.01034956917731217</v>
+      </c>
+      <c r="I14" s="15">
+        <v>0.004395372391487778</v>
+      </c>
+      <c r="J14" s="15">
+        <v>0.007230272119006764</v>
+      </c>
+      <c r="K14" s="15">
+        <v>0.1357138493489262</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.004395406982790925</v>
+      </c>
+      <c r="M14" s="15">
+        <v>0.004444067481337292</v>
+      </c>
+      <c r="N14" s="15">
+        <v>0.00262248114431542</v>
+      </c>
+    </row>
+    <row r="15" spans="2:14">
+      <c r="B15" s="6">
         <v>6</v>
       </c>
-      <c r="C15" s="34">
-[...38 lines deleted...]
-      <c r="B16" s="19">
+      <c r="C15" s="15">
+        <v>0.06952879638210173</v>
+      </c>
+      <c r="D15" s="15">
+        <v>0.05607329161901897</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.08031915237838051</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0.03081950395944037</v>
+      </c>
+      <c r="G15" s="15">
+        <v>0.09094815307903129</v>
+      </c>
+      <c r="H15" s="15">
+        <v>1.084721629413385</v>
+      </c>
+      <c r="I15" s="15">
+        <v>0.07417282814424297</v>
+      </c>
+      <c r="J15" s="15">
+        <v>0.03355716334353514</v>
+      </c>
+      <c r="K15" s="15">
+        <v>0.01573497090476623</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.04485342270549558</v>
+      </c>
+      <c r="M15" s="15">
+        <v>0.04941920237777937</v>
+      </c>
+      <c r="N15" s="15">
+        <v>0.02832554314650907</v>
+      </c>
+    </row>
+    <row r="16" spans="2:14">
+      <c r="B16" s="6">
         <v>7</v>
       </c>
-      <c r="C16" s="34">
-[...38 lines deleted...]
-      <c r="B17" s="19">
+      <c r="C16" s="15">
+        <v>0.09119687208250948</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0.07159998382139873</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.1032456045007531</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.05773877305778764</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.07524794299175305</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.1494896382197503</v>
+      </c>
+      <c r="I16" s="15">
+        <v>1.202786414784437</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.08951823620411833</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.01780937708558627</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.06610637394756377</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.04074122614864512</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0.04947238228349253</v>
+      </c>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="6">
         <v>8</v>
       </c>
-      <c r="C17" s="34">
-[...38 lines deleted...]
-      <c r="B18" s="19">
+      <c r="C17" s="15">
+        <v>0.04196632078562112</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0.02694871044855153</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.03707939912658573</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.05332843896431197</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.04685015123058647</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.06471296048656265</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.03874399408630191</v>
+      </c>
+      <c r="J17" s="15">
+        <v>1.377497368810467</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.04675801112239663</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.04776291347466254</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.02248981870144296</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0.02901309743519045</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="6">
         <v>9</v>
       </c>
-      <c r="C18" s="34">
-[...38 lines deleted...]
-      <c r="B19" s="19">
+      <c r="C18" s="15">
+        <v>0.01165830614539753</v>
+      </c>
+      <c r="D18" s="15">
+        <v>0.01084599321854035</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.01642069402227868</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0.01000363745630647</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0.01431223960738996</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0.06320518843556987</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0.02508491172252439</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0.04177783245843268</v>
+      </c>
+      <c r="K18" s="15">
+        <v>1.019566570217945</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.02637302498787152</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0.02711462183311383</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0.01506634925529634</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="6">
         <v>10</v>
       </c>
-      <c r="C19" s="34">
-[...38 lines deleted...]
-      <c r="B20" s="19">
+      <c r="C19" s="15">
+        <v>0.0760254887723818</v>
+      </c>
+      <c r="D19" s="15">
+        <v>0.1480043750436174</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.09087692988219434</v>
+      </c>
+      <c r="F19" s="15">
+        <v>0.09875492895981351</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0.09487607297201781</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0.1335851651513106</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0.1006928945256594</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0.1727245357746357</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0.03960859352395399</v>
+      </c>
+      <c r="L19" s="15">
+        <v>1.160270087118311</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0.06691987776697932</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0.07279643018481594</v>
+      </c>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="6">
         <v>11</v>
       </c>
-      <c r="C20" s="34">
-[...38 lines deleted...]
-      <c r="B21" s="19">
+      <c r="C20" s="15">
+        <v>0.00337263047296884</v>
+      </c>
+      <c r="D20" s="15">
+        <v>0.003367262699354103</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.003617942020313048</v>
+      </c>
+      <c r="F20" s="15">
+        <v>0.002627256713522536</v>
+      </c>
+      <c r="G20" s="15">
+        <v>0.004674128095178922</v>
+      </c>
+      <c r="H20" s="15">
+        <v>0.005328271967988799</v>
+      </c>
+      <c r="I20" s="15">
+        <v>0.008495170615963148</v>
+      </c>
+      <c r="J20" s="15">
+        <v>0.006822187394928098</v>
+      </c>
+      <c r="K20" s="15">
+        <v>0.001402427513805845</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.004202934073459966</v>
+      </c>
+      <c r="M20" s="15">
+        <v>1.045876487173868</v>
+      </c>
+      <c r="N20" s="15">
+        <v>0.007743428210263956</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="6">
         <v>12</v>
       </c>
-      <c r="C21" s="34">
-[...93 lines deleted...]
-      <c r="O23" s="37"/>
+      <c r="C21" s="15">
+        <v>0.004537171444309714</v>
+      </c>
+      <c r="D21" s="15">
+        <v>0.004441548298007431</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.00428196808536519</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0.002829454849556183</v>
+      </c>
+      <c r="G21" s="15">
+        <v>0.002400271746524657</v>
+      </c>
+      <c r="H21" s="15">
+        <v>0.004441257953900338</v>
+      </c>
+      <c r="I21" s="15">
+        <v>0.006493857786658391</v>
+      </c>
+      <c r="J21" s="15">
+        <v>0.002031114340545434</v>
+      </c>
+      <c r="K21" s="15">
+        <v>0.0007333242029992525</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.00161942713630398</v>
+      </c>
+      <c r="M21" s="15">
+        <v>0.001645245553886751</v>
+      </c>
+      <c r="N21" s="15">
+        <v>1.004042166328603</v>
+      </c>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="16">
+        <v>1.854662992095362</v>
+      </c>
+      <c r="D23" s="16">
+        <v>1.614068803614131</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1.833136668334015</v>
+      </c>
+      <c r="F23" s="16">
+        <v>1.45646030791211</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1.781983195092055</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1.688738191892184</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1.575968358293774</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1.777946946506493</v>
+      </c>
+      <c r="K23" s="16">
+        <v>1.329409153782686</v>
+      </c>
+      <c r="L23" s="16">
+        <v>1.408553736960944</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1.354559775763281</v>
+      </c>
+      <c r="N23" s="16">
+        <v>1.299229100282747</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Glosa</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
-      <vt:lpstr>Glosa!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gabriel Peraita B.</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>