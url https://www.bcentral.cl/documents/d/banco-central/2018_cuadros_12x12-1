--- v1 (2026-06-19)
+++ v2 (2026-08-20)
@@ -1,725 +1,5551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="23127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\GEM\0100_TRASPASOS_GEM\06_DSCN_DCNA\01_CUENTA_COMP\2018\Revisada\MIP\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABCF03BA-FC2E-48E4-B20B-C7EFCE2ADC64}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="10440" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Índice" sheetId="1" r:id="rId1"/>
-[...25 lines deleted...]
-    <sheet name="25" sheetId="27" r:id="rId27"/>
+    <sheet name="Índice" sheetId="7" r:id="rId1"/>
+    <sheet name="Glosa" sheetId="5" r:id="rId2"/>
+    <sheet name="1" sheetId="14" r:id="rId3"/>
+    <sheet name="2" sheetId="15" r:id="rId4"/>
+    <sheet name="3" sheetId="16" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_71_Temp" localSheetId="2">#REF!</definedName>
+    <definedName name="_71_Temp" localSheetId="3">#REF!</definedName>
+    <definedName name="_71_Temp" localSheetId="4">#REF!</definedName>
+    <definedName name="_71_Temp" localSheetId="1">#REF!</definedName>
+    <definedName name="_71_Temp">#REF!</definedName>
+    <definedName name="_72_Temp" localSheetId="2">#REF!</definedName>
+    <definedName name="_72_Temp" localSheetId="3">#REF!</definedName>
+    <definedName name="_72_Temp" localSheetId="4">#REF!</definedName>
+    <definedName name="_72_Temp" localSheetId="1">#REF!</definedName>
+    <definedName name="_72_Temp">#REF!</definedName>
+    <definedName name="Area_a_imprimir" localSheetId="2">#REF!</definedName>
+    <definedName name="Area_a_imprimir" localSheetId="3">#REF!</definedName>
+    <definedName name="Area_a_imprimir" localSheetId="4">#REF!</definedName>
+    <definedName name="Area_a_imprimir" localSheetId="1">#REF!</definedName>
+    <definedName name="Area_a_imprimir">#REF!</definedName>
+    <definedName name="Area_de_impresión" localSheetId="2">#REF!</definedName>
+    <definedName name="Area_de_impresión" localSheetId="3">#REF!</definedName>
+    <definedName name="Area_de_impresión" localSheetId="4">#REF!</definedName>
+    <definedName name="Area_de_impresión" localSheetId="1">#REF!</definedName>
+    <definedName name="Area_de_impresión">#REF!</definedName>
+    <definedName name="comg" localSheetId="2">#REF!</definedName>
+    <definedName name="comg" localSheetId="3">#REF!</definedName>
+    <definedName name="comg" localSheetId="4">#REF!</definedName>
+    <definedName name="comg" localSheetId="1">#REF!</definedName>
+    <definedName name="comg">#REF!</definedName>
+    <definedName name="d" localSheetId="2">#REF!</definedName>
+    <definedName name="d" localSheetId="3">#REF!</definedName>
+    <definedName name="d" localSheetId="4">#REF!</definedName>
+    <definedName name="d" localSheetId="1">#REF!</definedName>
+    <definedName name="d">#REF!</definedName>
+    <definedName name="ff" localSheetId="2">#REF!</definedName>
+    <definedName name="ff" localSheetId="3">#REF!</definedName>
+    <definedName name="ff" localSheetId="4">#REF!</definedName>
+    <definedName name="ff" localSheetId="1">#REF!</definedName>
+    <definedName name="ff">#REF!</definedName>
+    <definedName name="P1D" localSheetId="2">#REF!</definedName>
+    <definedName name="P1D" localSheetId="3">#REF!</definedName>
+    <definedName name="P1D" localSheetId="4">#REF!</definedName>
+    <definedName name="P1D" localSheetId="1">#REF!</definedName>
+    <definedName name="P1D">#REF!</definedName>
+    <definedName name="P1G" localSheetId="2">#REF!</definedName>
+    <definedName name="P1G" localSheetId="3">#REF!</definedName>
+    <definedName name="P1G" localSheetId="4">#REF!</definedName>
+    <definedName name="P1G" localSheetId="1">#REF!</definedName>
+    <definedName name="P1G">#REF!</definedName>
+    <definedName name="Pág.1" localSheetId="2">#REF!</definedName>
+    <definedName name="Pág.1" localSheetId="3">#REF!</definedName>
+    <definedName name="Pág.1" localSheetId="4">#REF!</definedName>
+    <definedName name="Pág.1" localSheetId="1">#REF!</definedName>
+    <definedName name="Pág.1">#REF!</definedName>
+    <definedName name="Pág.2" localSheetId="2">#REF!</definedName>
+    <definedName name="Pág.2" localSheetId="3">#REF!</definedName>
+    <definedName name="Pág.2" localSheetId="4">#REF!</definedName>
+    <definedName name="Pág.2" localSheetId="1">#REF!</definedName>
+    <definedName name="Pág.2">#REF!</definedName>
+    <definedName name="Pág.3" localSheetId="2">#REF!</definedName>
+    <definedName name="Pág.3" localSheetId="3">#REF!</definedName>
+    <definedName name="Pág.3" localSheetId="4">#REF!</definedName>
+    <definedName name="Pág.3" localSheetId="1">#REF!</definedName>
+    <definedName name="Pág.3">#REF!</definedName>
+    <definedName name="Pág.4" localSheetId="2">#REF!</definedName>
+    <definedName name="Pág.4" localSheetId="3">#REF!</definedName>
+    <definedName name="Pág.4" localSheetId="4">#REF!</definedName>
+    <definedName name="Pág.4" localSheetId="1">#REF!</definedName>
+    <definedName name="Pág.4">#REF!</definedName>
+    <definedName name="Pág.5" localSheetId="2">#REF!</definedName>
+    <definedName name="Pág.5" localSheetId="3">#REF!</definedName>
+    <definedName name="Pág.5" localSheetId="4">#REF!</definedName>
+    <definedName name="Pág.5" localSheetId="1">#REF!</definedName>
+    <definedName name="Pág.5">#REF!</definedName>
+    <definedName name="Pág.6" localSheetId="2">#REF!</definedName>
+    <definedName name="Pág.6" localSheetId="3">#REF!</definedName>
+    <definedName name="Pág.6" localSheetId="4">#REF!</definedName>
+    <definedName name="Pág.6" localSheetId="1">#REF!</definedName>
+    <definedName name="Pág.6">#REF!</definedName>
+    <definedName name="Print_Area" localSheetId="1">Glosa!$B$3:$C$190</definedName>
+    <definedName name="Publicación" localSheetId="2">#REF!</definedName>
+    <definedName name="Publicación" localSheetId="3">#REF!</definedName>
+    <definedName name="Publicación" localSheetId="4">#REF!</definedName>
+    <definedName name="Publicación" localSheetId="1">#REF!</definedName>
+    <definedName name="Publicación">#REF!</definedName>
+    <definedName name="SAM" localSheetId="2">#REF!</definedName>
+    <definedName name="SAM" localSheetId="3">#REF!</definedName>
+    <definedName name="SAM" localSheetId="4">#REF!</definedName>
+    <definedName name="SAM">#REF!</definedName>
+    <definedName name="SAM_4x4" localSheetId="2">#REF!</definedName>
+    <definedName name="SAM_4x4" localSheetId="3">#REF!</definedName>
+    <definedName name="SAM_4x4" localSheetId="4">#REF!</definedName>
+    <definedName name="SAM_4x4" localSheetId="1">#REF!</definedName>
+    <definedName name="SAM_4x4">#REF!</definedName>
+    <definedName name="SAMR" localSheetId="2">#REF!</definedName>
+    <definedName name="SAMR" localSheetId="3">#REF!</definedName>
+    <definedName name="SAMR" localSheetId="4">#REF!</definedName>
+    <definedName name="SAMR" localSheetId="1">#REF!</definedName>
+    <definedName name="SAMR">#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="44">
   <si>
-    <t>CUADRO 1</t>
+    <t>Matriz de insumo-producto</t>
   </si>
   <si>
-    <t>Matriz de producción, precios básico</t>
+    <t>Doméstica a precio básico, actividad por actividad</t>
   </si>
   <si>
-    <t>(miles de millones de pesos de 2018)</t>
-[...5 lines deleted...]
-    <t>Total</t>
+    <t>Supuesto: estructura de ventas fija por producto</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
-    <t>Producción bruta precio básico</t>
-[...52 lines deleted...]
-  <si>
     <t>Consumo de hogares</t>
   </si>
   <si>
-    <t>Consumo de IPSFL</t>
+    <t>Consumo  de IPSFL</t>
   </si>
   <si>
     <t>Consumo de gobierno</t>
   </si>
   <si>
     <t>Formación bruta de capital fijo</t>
   </si>
   <si>
     <t>Variación de existencias</t>
   </si>
   <si>
     <t>Exportaciones</t>
   </si>
   <si>
-    <t>Utilización total</t>
+    <t>Producción precio básico</t>
   </si>
   <si>
-    <t>Demanda final</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>CUADRO 6</t>
+    <t xml:space="preserve">Importaciones precios cif </t>
   </si>
   <si>
-    <t>Utilización final total, precios de usuario</t>
+    <t>Impuestos sobre productos</t>
   </si>
   <si>
-    <t>CUADRO 7</t>
+    <t>Derechos de importación</t>
   </si>
   <si>
-    <t>Utilización intermedia nacional, precios de usuario</t>
+    <t xml:space="preserve">Valor agregado </t>
   </si>
   <si>
-    <t>CUADRO 8</t>
-[...92 lines deleted...]
-    <t>Remuneraciones</t>
+    <t>Remuneraciones de asalariados</t>
   </si>
   <si>
     <t>Excedente bruto de explotación</t>
   </si>
   <si>
-    <t>Impuestos netos sobre los productos</t>
+    <t>Impuestos netos sobre la producción</t>
   </si>
   <si>
-    <t>Otros impuestos netos sobre la producción</t>
+    <t>Producción precios básicos</t>
   </si>
   <si>
-    <t>VBP precio productor</t>
+    <t>Matriz de coeficientes directos</t>
   </si>
   <si>
-    <t>- Impuestos netos sobre los productos</t>
+    <t xml:space="preserve">Matriz de coeficientes directos e indirectos </t>
   </si>
   <si>
-    <t>VBP precio básico</t>
+    <t>(Matriz inversa de Leontief)</t>
   </si>
   <si>
-    <t>CUADRO 23</t>
+    <t>Intermediación financiera</t>
   </si>
   <si>
-    <t>Cuadrante de valor agregado</t>
-[...80 lines deleted...]
-    <t>Código de productos 2018</t>
+    <t>Administración pública</t>
   </si>
   <si>
     <t>Agropecuario-silvícola y Pesca</t>
   </si>
   <si>
     <t>Minería</t>
   </si>
   <si>
     <t>Industria manufacturera</t>
   </si>
   <si>
     <t>Electricidad, gas, agua y gestión de desechos</t>
   </si>
   <si>
     <t>Construcción</t>
   </si>
   <si>
     <t>Comercio, hoteles y restaurantes</t>
   </si>
   <si>
     <t>Transporte, comunicaciones y servicios de información</t>
   </si>
   <si>
-    <t>Intermediación financiera</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios inmobiliarios y de vivienda</t>
   </si>
   <si>
     <t>Servicios empresariales</t>
   </si>
   <si>
     <t>Servicios personales</t>
   </si>
   <si>
-    <t>Administración pública</t>
+    <t>Código de actividad económica 2013</t>
   </si>
   <si>
-    <t>Productos agropecuario-silvícola y pesca</t>
+    <t>Listado a 12 actividades</t>
   </si>
   <si>
-    <t>Minerales</t>
+    <t>Matriz de insumo producto doméstica a precio básico</t>
   </si>
   <si>
-    <t>Productos manufacturados</t>
+    <t>Índice de cuadros</t>
   </si>
   <si>
-    <t>Servicios de comercio, hoteles y restaurantes</t>
+    <t>No.</t>
   </si>
   <si>
-    <t>Servicios de transporte, comunicaciones e información</t>
+    <t>Cuadro</t>
   </si>
   <si>
-    <t>Servicios financieros</t>
+    <t>Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)</t>
   </si>
   <si>
-    <t>Servicios de la administración pública</t>
+    <t>Tablas insumo producto 12 actividades</t>
   </si>
   <si>
-    <t>Otros bienes y servicios</t>
+    <t>(miles de millones de pesos de 2018)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="29">
+    <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="0.00000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.000000_ ;[Red]\-#,##0.000000\ "/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0\ _D_M_-;\-* #,##0\ _D_M_-;_-* &quot;-&quot;\ _D_M_-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00\ _D_M_-;\-* #,##0.00\ _D_M_-;_-* &quot;-&quot;??\ _D_M_-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="#,"/>
+    <numFmt numFmtId="175" formatCode="_([$€]* #,##0.00_);_([$€]* \(#,##0.00\);_([$€]* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_(&quot;€&quot;* #,##0.00_);_(&quot;€&quot;* \(#,##0.00\);_(&quot;€&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="_-[$€-2]\ * #,##0.00_-;\-[$€-2]\ * #,##0.00_-;_-[$€-2]\ * &quot;-&quot;??_-"/>
+    <numFmt numFmtId="178" formatCode="_-[$€-2]* #,##0.00_-;\-[$€-2]* #,##0.00_-;_-[$€-2]* &quot;-&quot;??_-"/>
+    <numFmt numFmtId="179" formatCode="_-* #,##0.00\ [$€]_-;\-* #,##0.00\ [$€]_-;_-* &quot;-&quot;??\ [$€]_-;_-@_-"/>
+    <numFmt numFmtId="180" formatCode="#.##0"/>
+    <numFmt numFmtId="181" formatCode="#,#00"/>
+    <numFmt numFmtId="182" formatCode="#.##000"/>
+    <numFmt numFmtId="183" formatCode="_-* #,##0.00\ _P_t_s_-;\-* #,##0.00\ _P_t_s_-;_-* &quot;-&quot;??\ _P_t_s_-;_-@_-"/>
+    <numFmt numFmtId="184" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
+    <numFmt numFmtId="185" formatCode="#,##0.0"/>
+    <numFmt numFmtId="186" formatCode="_-* #,##0.00\ _p_t_a_-;\-* #,##0.00\ _p_t_a_-;_-* &quot;-&quot;??\ _p_t_a_-;_-@_-"/>
+    <numFmt numFmtId="187" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="188" formatCode="#,##0.00\ &quot;Pts&quot;;\-#,##0.00\ &quot;Pts&quot;"/>
+    <numFmt numFmtId="189" formatCode="#,##0\ &quot;Pts&quot;;[Red]\-#,##0\ &quot;Pts&quot;"/>
+    <numFmt numFmtId="190" formatCode="_-* #,##0\ &quot;DM&quot;_-;\-* #,##0\ &quot;DM&quot;_-;_-* &quot;-&quot;\ &quot;DM&quot;_-;_-@_-"/>
+    <numFmt numFmtId="191" formatCode="_-* #,##0.00\ &quot;DM&quot;_-;\-* #,##0.00\ &quot;DM&quot;_-;_-* &quot;-&quot;??\ &quot;DM&quot;_-;_-@_-"/>
+    <numFmt numFmtId="192" formatCode="&quot;$&quot;#,#00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="53">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color theme="1"/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="2"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
-      <family val="2"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Geneva"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="1"/>
+      <color indexed="8"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="1"/>
+      <color indexed="8"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
+      <sz val="7.5"/>
+      <color indexed="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Times New Roman"/>
+      <color indexed="12"/>
+      <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Humnst777 Lt BT"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="41">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="48"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2074">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="4" fillId="34" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="36" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="174" fontId="22" fillId="0" borderId="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="175" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="21" fillId="0" borderId="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="182" fontId="21" fillId="0" borderId="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="4" fillId="38" borderId="0"/>
+    <xf numFmtId="3" fontId="4" fillId="15" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="186" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="186" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="186" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="189" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="183" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="184" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="190" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="191" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="192" fontId="21" fillId="0" borderId="0">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="40" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="35" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="38" fillId="0" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
+    <xf numFmtId="190" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="191" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="2070" applyFont="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2071" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="2070" applyFont="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="4" xfId="2070" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="5" xfId="2070" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="5" xfId="2070" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="2073" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="2070" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="2070" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2074">
+    <cellStyle name="20% - Accent1" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Accent2" xfId="8" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Accent3" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Accent4" xfId="10" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Accent5" xfId="11" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Accent6" xfId="12" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Énfasis1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Énfasis1 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Énfasis1 2 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Énfasis1 2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Énfasis1 2 3 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Énfasis1 2 4" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Énfasis1 2 4 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Énfasis1 2 5" xfId="20" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Énfasis1 2 5 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Énfasis1 2 6" xfId="22" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Énfasis1 3" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Énfasis1 3 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Énfasis1 4" xfId="25" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Énfasis1 4 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Énfasis1 5" xfId="27" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Énfasis1 5 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Énfasis2 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Énfasis2 2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Énfasis2 2 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Énfasis2 2 3" xfId="32" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Énfasis2 2 3 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Énfasis2 2 4" xfId="34" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Énfasis2 2 4 2" xfId="35" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Énfasis2 2 5" xfId="36" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Énfasis2 2 5 2" xfId="37" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - Énfasis2 2 6" xfId="38" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Énfasis2 3" xfId="39" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Énfasis2 3 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Énfasis2 4" xfId="41" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Énfasis2 4 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Énfasis2 5" xfId="43" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Énfasis2 5 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Énfasis3 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Énfasis3 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Énfasis3 2 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Énfasis3 2 3" xfId="48" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Énfasis3 2 3 2" xfId="49" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Énfasis3 2 4" xfId="50" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Énfasis3 2 4 2" xfId="51" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Énfasis3 2 5" xfId="52" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Énfasis3 2 5 2" xfId="53" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Énfasis3 2 6" xfId="54" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Énfasis3 3" xfId="55" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Énfasis3 3 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Énfasis3 4" xfId="57" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Énfasis3 4 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Énfasis3 5" xfId="59" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Énfasis3 5 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Énfasis4 2" xfId="61" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Énfasis4 2 2" xfId="62" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Énfasis4 2 2 2" xfId="63" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Énfasis4 2 3" xfId="64" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Énfasis4 2 3 2" xfId="65" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Énfasis4 2 4" xfId="66" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Énfasis4 2 4 2" xfId="67" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Énfasis4 2 5" xfId="68" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Énfasis4 2 5 2" xfId="69" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Énfasis4 2 6" xfId="70" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Énfasis4 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Énfasis4 3 2" xfId="72" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Énfasis4 4" xfId="73" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Énfasis4 4 2" xfId="74" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Énfasis4 5" xfId="75" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Énfasis4 5 2" xfId="76" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Énfasis5 2" xfId="77" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Énfasis5 2 2" xfId="78" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Énfasis5 2 2 2" xfId="79" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Énfasis5 2 3" xfId="80" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Énfasis5 2 3 2" xfId="81" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Énfasis5 2 4" xfId="82" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Énfasis5 2 4 2" xfId="83" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Énfasis5 2 5" xfId="84" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Énfasis5 2 5 2" xfId="85" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Énfasis5 2 6" xfId="86" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Énfasis5 3" xfId="87" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Énfasis5 3 2" xfId="88" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Énfasis5 4" xfId="89" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Énfasis5 4 2" xfId="90" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Énfasis5 5" xfId="91" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Énfasis5 5 2" xfId="92" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Énfasis6 2" xfId="93" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Énfasis6 2 2" xfId="94" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Énfasis6 2 2 2" xfId="95" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Énfasis6 2 3" xfId="96" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Énfasis6 2 3 2" xfId="97" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Énfasis6 2 4" xfId="98" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Énfasis6 2 4 2" xfId="99" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Énfasis6 2 5" xfId="100" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Énfasis6 2 5 2" xfId="101" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Énfasis6 2 6" xfId="102" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Énfasis6 3" xfId="103" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Énfasis6 3 2" xfId="104" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Énfasis6 4" xfId="105" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Énfasis6 4 2" xfId="106" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Énfasis6 5" xfId="107" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Énfasis6 5 2" xfId="108" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="40% - Accent1" xfId="109" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="40% - Accent2" xfId="110" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="40% - Accent3" xfId="111" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="40% - Accent4" xfId="112" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="40% - Accent5" xfId="113" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="40% - Accent6" xfId="114" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="40% - Énfasis1 2" xfId="115" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="40% - Énfasis1 2 2" xfId="116" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="40% - Énfasis1 2 2 2" xfId="117" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="40% - Énfasis1 2 3" xfId="118" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="40% - Énfasis1 2 3 2" xfId="119" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="40% - Énfasis1 2 4" xfId="120" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="40% - Énfasis1 2 4 2" xfId="121" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="40% - Énfasis1 2 5" xfId="122" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="40% - Énfasis1 2 5 2" xfId="123" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="40% - Énfasis1 2 6" xfId="124" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="40% - Énfasis1 3" xfId="125" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="40% - Énfasis1 3 2" xfId="126" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="40% - Énfasis1 4" xfId="127" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="40% - Énfasis1 4 2" xfId="128" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="40% - Énfasis1 5" xfId="129" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="40% - Énfasis1 5 2" xfId="130" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="40% - Énfasis2 2" xfId="131" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="40% - Énfasis2 2 2" xfId="132" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="40% - Énfasis2 2 2 2" xfId="133" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="40% - Énfasis2 2 3" xfId="134" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="40% - Énfasis2 2 3 2" xfId="135" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="40% - Énfasis2 2 4" xfId="136" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="40% - Énfasis2 2 4 2" xfId="137" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="40% - Énfasis2 2 5" xfId="138" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="40% - Énfasis2 2 5 2" xfId="139" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="40% - Énfasis2 2 6" xfId="140" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="40% - Énfasis2 3" xfId="141" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="40% - Énfasis2 3 2" xfId="142" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="40% - Énfasis2 4" xfId="143" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="40% - Énfasis2 4 2" xfId="144" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="40% - Énfasis2 5" xfId="145" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="40% - Énfasis2 5 2" xfId="146" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="40% - Énfasis3 2" xfId="147" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="40% - Énfasis3 2 2" xfId="148" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="40% - Énfasis3 2 2 2" xfId="149" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="40% - Énfasis3 2 3" xfId="150" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="40% - Énfasis3 2 3 2" xfId="151" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="40% - Énfasis3 2 4" xfId="152" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="40% - Énfasis3 2 4 2" xfId="153" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="40% - Énfasis3 2 5" xfId="154" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="40% - Énfasis3 2 5 2" xfId="155" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="40% - Énfasis3 2 6" xfId="156" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="40% - Énfasis3 3" xfId="157" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="40% - Énfasis3 3 2" xfId="158" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="40% - Énfasis3 4" xfId="159" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="40% - Énfasis3 4 2" xfId="160" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="40% - Énfasis3 5" xfId="161" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="40% - Énfasis3 5 2" xfId="162" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="40% - Énfasis4 2" xfId="163" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="40% - Énfasis4 2 2" xfId="164" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="40% - Énfasis4 2 2 2" xfId="165" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="40% - Énfasis4 2 3" xfId="166" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="40% - Énfasis4 2 3 2" xfId="167" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="40% - Énfasis4 2 4" xfId="168" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="40% - Énfasis4 2 4 2" xfId="169" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="40% - Énfasis4 2 5" xfId="170" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="40% - Énfasis4 2 5 2" xfId="171" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="40% - Énfasis4 2 6" xfId="172" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="40% - Énfasis4 3" xfId="173" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="40% - Énfasis4 3 2" xfId="174" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="40% - Énfasis4 4" xfId="175" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="40% - Énfasis4 4 2" xfId="176" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="40% - Énfasis4 5" xfId="177" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="40% - Énfasis4 5 2" xfId="178" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="40% - Énfasis5 2" xfId="179" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="40% - Énfasis5 2 2" xfId="180" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="40% - Énfasis5 2 2 2" xfId="181" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="40% - Énfasis5 2 3" xfId="182" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="40% - Énfasis5 2 3 2" xfId="183" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="40% - Énfasis5 2 4" xfId="184" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="40% - Énfasis5 2 4 2" xfId="185" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="40% - Énfasis5 2 5" xfId="186" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="40% - Énfasis5 2 5 2" xfId="187" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="40% - Énfasis5 2 6" xfId="188" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="40% - Énfasis5 3" xfId="189" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="40% - Énfasis5 3 2" xfId="190" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="40% - Énfasis5 4" xfId="191" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="40% - Énfasis5 4 2" xfId="192" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="40% - Énfasis5 5" xfId="193" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="40% - Énfasis5 5 2" xfId="194" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="40% - Énfasis6 2" xfId="195" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="40% - Énfasis6 2 2" xfId="196" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="40% - Énfasis6 2 2 2" xfId="197" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="40% - Énfasis6 2 3" xfId="198" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="40% - Énfasis6 2 3 2" xfId="199" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="40% - Énfasis6 2 4" xfId="200" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="40% - Énfasis6 2 4 2" xfId="201" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="40% - Énfasis6 2 5" xfId="202" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="40% - Énfasis6 2 5 2" xfId="203" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="40% - Énfasis6 2 6" xfId="204" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="40% - Énfasis6 3" xfId="205" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="40% - Énfasis6 3 2" xfId="206" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="40% - Énfasis6 4" xfId="207" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="40% - Énfasis6 4 2" xfId="208" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="40% - Énfasis6 5" xfId="209" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="40% - Énfasis6 5 2" xfId="210" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="60% - Accent1" xfId="211" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="60% - Accent2" xfId="212" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="60% - Accent3" xfId="213" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="60% - Accent4" xfId="214" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="60% - Accent5" xfId="215" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="60% - Accent6" xfId="216" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="60% - Énfasis1 2" xfId="217" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="60% - Énfasis1 2 2" xfId="218" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="60% - Énfasis1 2 3" xfId="219" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="60% - Énfasis1 2 4" xfId="220" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="60% - Énfasis1 2 5" xfId="221" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="60% - Énfasis1 3" xfId="222" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="60% - Énfasis1 4" xfId="223" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="60% - Énfasis1 5" xfId="224" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="60% - Énfasis2 2" xfId="225" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="60% - Énfasis2 2 2" xfId="226" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="60% - Énfasis2 2 3" xfId="227" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="60% - Énfasis2 2 4" xfId="228" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="60% - Énfasis2 2 5" xfId="229" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="60% - Énfasis2 3" xfId="230" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="60% - Énfasis2 4" xfId="231" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="60% - Énfasis2 5" xfId="232" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="60% - Énfasis3 2" xfId="233" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="60% - Énfasis3 2 2" xfId="234" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="60% - Énfasis3 2 3" xfId="235" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="60% - Énfasis3 2 4" xfId="236" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="60% - Énfasis3 2 5" xfId="237" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="60% - Énfasis3 3" xfId="238" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="60% - Énfasis3 4" xfId="239" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="60% - Énfasis3 5" xfId="240" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="60% - Énfasis4 2" xfId="241" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="60% - Énfasis4 2 2" xfId="242" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="60% - Énfasis4 2 3" xfId="243" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="60% - Énfasis4 2 4" xfId="244" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="60% - Énfasis4 2 5" xfId="245" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="60% - Énfasis4 3" xfId="246" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="60% - Énfasis4 4" xfId="247" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="60% - Énfasis4 5" xfId="248" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="60% - Énfasis5 2" xfId="249" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="60% - Énfasis5 2 2" xfId="250" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="60% - Énfasis5 2 3" xfId="251" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="60% - Énfasis5 2 4" xfId="252" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="60% - Énfasis5 2 5" xfId="253" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="60% - Énfasis5 3" xfId="254" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="60% - Énfasis5 4" xfId="255" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="60% - Énfasis5 5" xfId="256" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="60% - Énfasis6 2" xfId="257" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="60% - Énfasis6 2 2" xfId="258" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="60% - Énfasis6 2 3" xfId="259" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="60% - Énfasis6 2 4" xfId="260" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="60% - Énfasis6 2 5" xfId="261" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="60% - Énfasis6 3" xfId="262" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="60% - Énfasis6 4" xfId="263" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="60% - Énfasis6 5" xfId="264" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="Accent1" xfId="265" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="Accent2" xfId="266" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="Accent3" xfId="267" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="Accent4" xfId="268" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="Accent5" xfId="269" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="Accent6" xfId="270" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="Bad" xfId="271" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="blau" xfId="272" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="botton" xfId="273" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="Buena 2" xfId="274" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="Buena 2 2" xfId="275" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="Buena 2 3" xfId="276" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="Buena 2 4" xfId="277" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="Buena 2 5" xfId="278" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="Buena 3" xfId="279" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="Buena 4" xfId="280" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="Buena 5" xfId="281" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="Calculation" xfId="282" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="Cálculo 2" xfId="283" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="Cálculo 2 2" xfId="284" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="Cálculo 2 3" xfId="285" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="Cálculo 2 4" xfId="286" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="Cálculo 2 5" xfId="287" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="Cálculo 3" xfId="288" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="Cálculo 4" xfId="289" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="Cálculo 5" xfId="290" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="Celda de comprobación 2" xfId="291" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="Celda de comprobación 2 2" xfId="292" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="Celda de comprobación 2 3" xfId="293" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="Celda de comprobación 2 4" xfId="294" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="Celda de comprobación 2 5" xfId="295" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="Celda de comprobación 3" xfId="296" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="Celda de comprobación 4" xfId="297" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="Celda de comprobación 5" xfId="298" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="Celda vinculada 2" xfId="299" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="Celda vinculada 2 2" xfId="300" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="Celda vinculada 2 3" xfId="301" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="Celda vinculada 2 4" xfId="302" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="Celda vinculada 2 5" xfId="303" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="Celda vinculada 3" xfId="304" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="Celda vinculada 4" xfId="305" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="Celda vinculada 5" xfId="306" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="Check Cell" xfId="307" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="Comma_Corredora de la Bolsa AT 2003(MIO)" xfId="308" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="Dezimal [0]_Tax Losses 00-01 February 1" xfId="309" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="Dezimal_Tax Losses 00-01 February 1" xfId="310" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="Dia" xfId="311" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="Encabez1" xfId="312" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="Encabez2" xfId="313" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="Encabezado 4 2" xfId="314" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="Encabezado 4 2 2" xfId="315" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="Encabezado 4 2 3" xfId="316" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="Encabezado 4 2 4" xfId="317" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="Encabezado 4 2 5" xfId="318" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="Encabezado 4 3" xfId="319" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="Encabezado 4 4" xfId="320" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="Encabezado 4 5" xfId="321" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="Énfasis1 2" xfId="322" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="Énfasis1 2 2" xfId="323" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="Énfasis1 2 3" xfId="324" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="Énfasis1 2 4" xfId="325" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="Énfasis1 2 5" xfId="326" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="Énfasis1 3" xfId="327" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="Énfasis1 4" xfId="328" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="Énfasis1 5" xfId="329" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="Énfasis2 2" xfId="330" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="Énfasis2 2 2" xfId="331" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="Énfasis2 2 3" xfId="332" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="Énfasis2 2 4" xfId="333" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="Énfasis2 2 5" xfId="334" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="Énfasis2 3" xfId="335" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="Énfasis2 4" xfId="336" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="Énfasis2 5" xfId="337" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="Énfasis3 2" xfId="338" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="Énfasis3 2 2" xfId="339" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="Énfasis3 2 3" xfId="340" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="Énfasis3 2 4" xfId="341" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="Énfasis3 2 5" xfId="342" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="Énfasis3 3" xfId="343" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="Énfasis3 4" xfId="344" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="Énfasis3 5" xfId="345" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="Énfasis4 2" xfId="346" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="Énfasis4 2 2" xfId="347" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="Énfasis4 2 3" xfId="348" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="Énfasis4 2 4" xfId="349" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="Énfasis4 2 5" xfId="350" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="Énfasis4 3" xfId="351" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="Énfasis4 4" xfId="352" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="Énfasis4 5" xfId="353" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="Énfasis5 2" xfId="354" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="Énfasis5 2 2" xfId="355" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="Énfasis5 2 3" xfId="356" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="Énfasis5 2 4" xfId="357" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="Énfasis5 2 5" xfId="358" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="Énfasis5 3" xfId="359" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="Énfasis5 4" xfId="360" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="Énfasis5 5" xfId="361" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="Énfasis6 2" xfId="362" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="Énfasis6 2 2" xfId="363" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="Énfasis6 2 3" xfId="364" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="Énfasis6 2 4" xfId="365" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="Énfasis6 2 5" xfId="366" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="Énfasis6 3" xfId="367" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="Énfasis6 4" xfId="368" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="Énfasis6 5" xfId="369" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="Entrada 2" xfId="370" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="Entrada 2 2" xfId="371" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="Entrada 2 3" xfId="372" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="Entrada 2 4" xfId="373" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="Entrada 2 5" xfId="374" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="Entrada 3" xfId="375" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="Entrada 4" xfId="376" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="Entrada 5" xfId="377" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="Estilo 1" xfId="378" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="Estilo 1 2" xfId="379" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="Euro" xfId="380" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="Euro 10" xfId="381" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="Euro 11" xfId="382" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="Euro 12" xfId="383" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="Euro 12 2" xfId="384" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="Euro 12 2 2" xfId="385" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="Euro 13" xfId="386" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="Euro 14" xfId="387" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="Euro 15" xfId="388" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="Euro 16" xfId="389" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="Euro 17" xfId="390" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="Euro 2" xfId="391" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="Euro 2 10" xfId="392" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="Euro 2 11" xfId="393" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="Euro 2 12" xfId="394" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="Euro 2 2" xfId="395" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="Euro 2 2 2" xfId="396" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="Euro 2 2 3" xfId="397" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="Euro 2 3" xfId="398" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="Euro 2 3 2" xfId="399" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="Euro 2 3 2 2" xfId="400" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="Euro 2 3 2 2 2" xfId="401" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="Euro 2 3 2 2 2 2" xfId="402" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="Euro 2 3 2 3" xfId="403" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="Euro 2 3 2 4" xfId="404" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="Euro 2 3 2 5" xfId="405" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="Euro 2 3 3" xfId="406" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="Euro 2 3 4" xfId="407" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="Euro 2 3 5" xfId="408" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="Euro 2 3 5 2" xfId="409" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="Euro 2 3 5 2 2" xfId="410" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="Euro 2 3 6" xfId="411" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="Euro 2 3 7" xfId="412" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="Euro 2 3 8" xfId="413" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="Euro 2 4" xfId="414" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="Euro 2 4 2" xfId="415" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="Euro 2 5" xfId="416" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="Euro 2 6" xfId="417" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="Euro 2 7" xfId="418" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="Euro 2 8" xfId="419" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="Euro 2 9" xfId="420" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="Euro 2 9 2" xfId="421" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="Euro 2 9 2 2" xfId="422" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="Euro 3" xfId="423" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="Euro 3 10" xfId="424" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="Euro 3 11" xfId="425" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="Euro 3 12" xfId="426" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="Euro 3 2" xfId="427" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="Euro 3 2 2" xfId="428" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="Euro 3 3" xfId="429" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="Euro 3 3 2" xfId="430" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="Euro 3 3 2 2" xfId="431" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="Euro 3 3 2 2 2" xfId="432" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="Euro 3 3 2 2 2 2" xfId="433" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="Euro 3 3 2 3" xfId="434" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="Euro 3 3 2 4" xfId="435" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="Euro 3 3 2 5" xfId="436" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="Euro 3 3 3" xfId="437" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="Euro 3 3 4" xfId="438" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="Euro 3 3 5" xfId="439" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="Euro 3 3 5 2" xfId="440" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="Euro 3 3 5 2 2" xfId="441" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="Euro 3 3 6" xfId="442" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="Euro 3 3 7" xfId="443" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="Euro 3 3 8" xfId="444" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="Euro 3 4" xfId="445" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="Euro 3 4 2" xfId="446" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="Euro 3 5" xfId="447" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="Euro 3 6" xfId="448" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="Euro 3 7" xfId="449" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="Euro 3 8" xfId="450" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="Euro 3 9" xfId="451" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="Euro 3 9 2" xfId="452" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="Euro 3 9 2 2" xfId="453" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="Euro 4" xfId="454" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="Euro 4 2" xfId="455" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="Euro 4 2 2" xfId="456" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="Euro 4 3" xfId="457" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="Euro 4 4" xfId="458" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="Euro 4 5" xfId="459" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="Euro 5" xfId="460" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="Euro 5 10" xfId="461" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="Euro 5 2" xfId="462" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="Euro 5 2 2" xfId="463" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="Euro 5 2 2 2" xfId="464" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="Euro 5 2 2 2 2" xfId="465" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="Euro 5 2 2 2 2 2" xfId="466" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="Euro 5 2 2 2 2 2 2" xfId="467" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="Euro 5 2 2 2 2 2 2 2" xfId="468" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="Euro 5 2 2 2 2 3" xfId="469" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="Euro 5 2 2 2 2 4" xfId="470" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="Euro 5 2 2 2 3" xfId="471" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="Euro 5 2 2 2 4" xfId="472" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="Euro 5 2 2 2 4 2" xfId="473" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="Euro 5 2 2 2 4 2 2" xfId="474" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="Euro 5 2 2 2 5" xfId="475" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="Euro 5 2 2 3" xfId="476" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="Euro 5 2 2 4" xfId="477" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="Euro 5 2 2 4 2" xfId="478" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="Euro 5 2 2 4 2 2" xfId="479" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="Euro 5 2 2 4 2 2 2" xfId="480" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="Euro 5 2 2 4 3" xfId="481" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="Euro 5 2 2 4 4" xfId="482" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="Euro 5 2 2 5" xfId="483" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="Euro 5 2 2 5 2" xfId="484" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="Euro 5 2 2 5 2 2" xfId="485" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="Euro 5 2 2 6" xfId="486" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="Euro 5 2 2 7" xfId="487" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="Euro 5 2 3" xfId="488" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="Euro 5 2 3 2" xfId="489" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="Euro 5 2 3 2 2" xfId="490" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="Euro 5 2 3 2 2 2" xfId="491" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="Euro 5 2 3 2 2 2 2" xfId="492" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="Euro 5 2 3 2 3" xfId="493" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="Euro 5 2 3 2 4" xfId="494" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="Euro 5 2 3 3" xfId="495" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="Euro 5 2 3 4" xfId="496" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="Euro 5 2 3 4 2" xfId="497" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="Euro 5 2 3 4 2 2" xfId="498" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="Euro 5 2 3 5" xfId="499" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="Euro 5 2 4" xfId="500" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="Euro 5 2 4 2" xfId="501" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="Euro 5 2 4 2 2" xfId="502" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="Euro 5 2 4 2 2 2" xfId="503" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="Euro 5 2 4 3" xfId="504" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="Euro 5 2 4 4" xfId="505" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="Euro 5 2 5" xfId="506" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="Euro 5 2 5 2" xfId="507" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="Euro 5 2 5 2 2" xfId="508" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="Euro 5 2 6" xfId="509" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="Euro 5 2 7" xfId="510" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="Euro 5 3" xfId="511" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="Euro 5 3 2" xfId="512" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="Euro 5 3 2 2" xfId="513" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="Euro 5 3 2 2 2" xfId="514" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="Euro 5 3 2 2 2 2" xfId="515" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="Euro 5 3 2 3" xfId="516" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="Euro 5 3 2 4" xfId="517" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="Euro 5 3 3" xfId="518" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="Euro 5 3 4" xfId="519" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="Euro 5 3 4 2" xfId="520" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="Euro 5 3 4 2 2" xfId="521" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="Euro 5 3 5" xfId="522" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="Euro 5 4" xfId="523" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="Euro 5 5" xfId="524" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="Euro 5 5 2" xfId="525" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="Euro 5 5 2 2" xfId="526" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="Euro 5 5 2 2 2" xfId="527" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="Euro 5 5 3" xfId="528" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="Euro 5 5 4" xfId="529" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="Euro 5 6" xfId="530" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="Euro 5 6 2" xfId="531" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="Euro 5 6 2 2" xfId="532" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="Euro 5 7" xfId="533" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="Euro 5 8" xfId="534" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="Euro 5 9" xfId="535" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="Euro 6" xfId="536" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="Euro 6 2" xfId="537" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="Euro 6 2 2" xfId="538" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="Euro 6 2 2 2" xfId="539" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="Euro 6 2 2 2 2" xfId="540" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="Euro 6 2 2 2 2 2" xfId="541" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="Euro 6 2 2 3" xfId="542" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="Euro 6 2 2 4" xfId="543" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="Euro 6 2 3" xfId="544" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="Euro 6 2 4" xfId="545" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="Euro 6 2 4 2" xfId="546" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="Euro 6 2 4 2 2" xfId="547" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="Euro 6 2 5" xfId="548" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="Euro 6 3" xfId="549" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="Euro 6 4" xfId="550" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="Euro 6 4 2" xfId="551" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="Euro 6 4 2 2" xfId="552" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="Euro 6 4 2 2 2" xfId="553" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="Euro 6 4 3" xfId="554" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="Euro 6 4 4" xfId="555" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="Euro 6 5" xfId="556" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="Euro 6 5 2" xfId="557" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="Euro 6 5 2 2" xfId="558" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="Euro 6 6" xfId="559" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="Euro 6 7" xfId="560" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="Euro 7" xfId="561" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="Euro 7 2" xfId="562" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="Euro 8" xfId="563" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="Euro 8 2" xfId="564" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="Euro 8 2 2" xfId="565" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="Euro 8 2 2 2" xfId="566" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="Euro 8 2 2 2 2" xfId="567" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="Euro 8 2 3" xfId="568" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="Euro 8 2 4" xfId="569" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="Euro 8 3" xfId="570" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="Euro 8 4" xfId="571" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="Euro 8 4 2" xfId="572" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="Euro 8 4 2 2" xfId="573" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="Euro 8 5" xfId="574" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="Euro 8 6" xfId="575" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="Euro 9" xfId="576" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="Euro 9 2" xfId="577" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="Euro 9 2 2" xfId="578" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="Euro 9 2 2 2" xfId="579" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="Euro 9 2 3" xfId="580" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="Euro 9 3" xfId="581" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="Euro 9 3 2" xfId="582" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="Euro_6.10" xfId="2072" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="Explanatory Text" xfId="583" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="Fijo" xfId="584" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="Financiero" xfId="585" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="gelb" xfId="586" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="geneva 9" xfId="587" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="Good" xfId="588" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="Heading 1" xfId="589" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="Heading 2" xfId="590" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="Heading 3" xfId="591" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="Heading 4" xfId="592" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="hellblau" xfId="593" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="hellgrau" xfId="594" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="Hipervínculo" xfId="2073" builtinId="8"/>
+    <cellStyle name="Hipervínculo 2" xfId="595" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="Hipervínculo 3" xfId="596" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="Hipervínculo 4" xfId="597" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="Incorrecto 2" xfId="598" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="Incorrecto 2 2" xfId="599" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="Incorrecto 2 3" xfId="600" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="Incorrecto 2 4" xfId="601" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="Incorrecto 2 5" xfId="602" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="Incorrecto 3" xfId="603" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="Incorrecto 4" xfId="604" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="Incorrecto 5" xfId="605" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="Input" xfId="606" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="Linked Cell" xfId="607" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="locked" xfId="608" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="Millares [0] 5" xfId="609" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="Millares [0] 5 10" xfId="610" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="Millares [0] 5 11" xfId="611" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="Millares [0] 5 12" xfId="612" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="Millares [0] 5 13" xfId="613" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="Millares [0] 5 2" xfId="614" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="Millares [0] 5 2 2" xfId="615" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="Millares [0] 5 2 3" xfId="616" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="Millares [0] 5 2 4" xfId="617" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="Millares [0] 5 2 5" xfId="618" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="Millares [0] 5 2 6" xfId="619" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="Millares [0] 5 2 7" xfId="620" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="Millares [0] 5 3" xfId="621" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="Millares [0] 5 3 2" xfId="622" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="Millares [0] 5 3 3" xfId="623" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="Millares [0] 5 3 4" xfId="624" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="Millares [0] 5 3 5" xfId="625" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="Millares [0] 5 3 6" xfId="626" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="Millares [0] 5 3 7" xfId="627" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="Millares [0] 5 4" xfId="628" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="Millares [0] 5 4 2" xfId="629" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="Millares [0] 5 4 3" xfId="630" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="Millares [0] 5 4 4" xfId="631" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="Millares [0] 5 4 5" xfId="632" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="Millares [0] 5 4 6" xfId="633" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="Millares [0] 5 4 7" xfId="634" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="Millares [0] 5 5" xfId="635" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="Millares [0] 5 5 2" xfId="636" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="Millares [0] 5 5 3" xfId="637" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="Millares [0] 5 5 4" xfId="638" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="Millares [0] 5 5 5" xfId="639" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="Millares [0] 5 5 6" xfId="640" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="Millares [0] 5 5 7" xfId="641" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="Millares [0] 5 6" xfId="642" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="Millares [0] 5 6 2" xfId="643" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="Millares [0] 5 6 3" xfId="644" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="Millares [0] 5 6 4" xfId="645" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="Millares [0] 5 6 5" xfId="646" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="Millares [0] 5 6 6" xfId="647" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="Millares [0] 5 6 7" xfId="648" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="Millares [0] 5 7" xfId="649" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="Millares [0] 5 7 2" xfId="650" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="Millares [0] 5 7 3" xfId="651" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="Millares [0] 5 7 4" xfId="652" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="Millares [0] 5 7 5" xfId="653" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="Millares [0] 5 7 6" xfId="654" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="Millares [0] 5 7 7" xfId="655" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="Millares [0] 5 8" xfId="656" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="Millares [0] 5 9" xfId="657" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="Millares 10" xfId="658" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="Millares 10 10" xfId="659" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="Millares 10 11" xfId="660" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="Millares 10 12" xfId="661" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="Millares 10 13" xfId="662" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="Millares 10 13 2" xfId="663" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="Millares 10 14" xfId="664" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="Millares 10 14 2" xfId="665" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="Millares 10 15" xfId="666" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="Millares 10 16" xfId="667" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="Millares 10 2" xfId="668" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="Millares 10 2 2" xfId="669" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="Millares 10 3" xfId="670" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="Millares 10 4" xfId="671" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="Millares 10 5" xfId="672" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="Millares 10 6" xfId="673" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="Millares 10 7" xfId="674" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="Millares 10 8" xfId="675" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="Millares 10 9" xfId="676" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="Millares 100" xfId="677" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="Millares 101" xfId="678" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="Millares 102" xfId="679" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="Millares 103" xfId="680" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="Millares 103 2" xfId="681" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="Millares 104" xfId="682" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="Millares 104 2" xfId="683" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="Millares 105" xfId="684" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="Millares 105 2" xfId="685" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="Millares 106" xfId="686" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="Millares 106 2" xfId="687" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="Millares 107" xfId="688" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="Millares 107 2" xfId="689" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="Millares 108" xfId="690" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="Millares 108 2" xfId="691" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="Millares 109" xfId="692" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="Millares 109 2" xfId="693" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="Millares 11" xfId="694" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="Millares 11 2" xfId="695" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="Millares 11 2 2" xfId="696" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="Millares 11 2 2 2" xfId="697" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="Millares 11 2 3" xfId="698" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="Millares 11 3" xfId="699" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="Millares 11 3 2" xfId="700" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="Millares 11 4" xfId="701" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="Millares 110" xfId="702" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="Millares 110 2" xfId="703" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="Millares 111" xfId="704" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="Millares 111 2" xfId="705" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="Millares 112" xfId="706" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="Millares 112 2" xfId="707" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="Millares 113" xfId="708" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="Millares 113 2" xfId="709" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="Millares 114" xfId="710" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="Millares 114 2" xfId="711" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="Millares 115" xfId="712" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="Millares 115 2" xfId="713" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="Millares 116" xfId="714" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="Millares 116 2" xfId="715" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="Millares 117" xfId="716" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="Millares 117 2" xfId="717" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="Millares 118" xfId="718" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="Millares 118 2" xfId="719" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="Millares 119" xfId="720" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="Millares 119 2" xfId="721" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="Millares 12" xfId="722" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="Millares 12 10" xfId="723" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="Millares 12 11" xfId="724" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="Millares 12 12" xfId="725" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="Millares 12 13" xfId="726" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="Millares 12 13 2" xfId="727" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="Millares 12 14" xfId="728" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="Millares 12 2" xfId="729" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="Millares 12 2 2" xfId="730" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="Millares 12 2 3" xfId="731" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="Millares 12 3" xfId="732" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="Millares 12 4" xfId="733" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="Millares 12 5" xfId="734" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="Millares 12 6" xfId="735" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="Millares 12 7" xfId="736" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="Millares 12 8" xfId="737" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="Millares 12 9" xfId="738" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="Millares 120" xfId="739" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="Millares 120 2" xfId="740" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="Millares 121" xfId="741" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="Millares 121 2" xfId="742" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="Millares 122" xfId="743" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="Millares 122 2" xfId="744" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="Millares 123" xfId="745" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="Millares 123 2" xfId="746" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="Millares 124" xfId="747" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="Millares 124 2" xfId="748" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="Millares 125" xfId="749" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="Millares 125 2" xfId="750" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="Millares 126" xfId="751" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="Millares 126 2" xfId="752" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="Millares 127" xfId="753" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="Millares 127 2" xfId="754" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="Millares 128" xfId="755" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="Millares 128 2" xfId="756" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="Millares 129" xfId="757" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="Millares 129 2" xfId="758" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="Millares 13" xfId="759" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="Millares 13 2" xfId="760" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="Millares 13 2 2" xfId="761" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="Millares 13 2 2 2" xfId="762" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="Millares 13 2 3" xfId="763" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="Millares 13 3" xfId="764" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="Millares 13 3 2" xfId="765" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="Millares 13 4" xfId="766" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="Millares 130" xfId="767" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="Millares 130 2" xfId="768" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="Millares 131" xfId="769" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="Millares 131 2" xfId="770" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="Millares 132" xfId="771" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="Millares 132 2" xfId="772" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="Millares 133" xfId="773" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="Millares 133 2" xfId="774" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="Millares 134" xfId="775" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="Millares 134 2" xfId="776" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="Millares 135" xfId="777" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="Millares 135 2" xfId="778" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="Millares 136" xfId="779" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="Millares 136 2" xfId="780" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="Millares 137" xfId="781" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="Millares 137 2" xfId="782" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="Millares 138" xfId="783" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="Millares 138 2" xfId="784" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="Millares 139" xfId="785" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="Millares 139 2" xfId="786" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="Millares 14" xfId="787" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="Millares 14 2" xfId="788" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="Millares 14 2 2" xfId="789" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="Millares 14 2 3" xfId="790" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="Millares 14 3" xfId="791" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="Millares 14 3 2" xfId="792" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="Millares 14 4" xfId="793" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="Millares 140" xfId="794" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="Millares 140 2" xfId="795" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="Millares 141" xfId="796" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="Millares 141 2" xfId="797" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="Millares 142" xfId="798" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="Millares 142 2" xfId="799" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="Millares 143" xfId="800" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="Millares 143 2" xfId="801" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="Millares 144" xfId="802" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="Millares 144 2" xfId="803" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="Millares 145" xfId="804" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="Millares 145 2" xfId="805" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="Millares 146" xfId="806" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="Millares 146 2" xfId="807" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="Millares 147" xfId="808" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="Millares 147 2" xfId="809" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="Millares 148" xfId="810" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="Millares 148 2" xfId="811" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="Millares 149" xfId="812" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="Millares 149 2" xfId="813" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="Millares 15" xfId="814" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="Millares 15 2" xfId="815" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="Millares 15 3" xfId="816" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="Millares 150" xfId="817" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="Millares 150 2" xfId="818" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="Millares 151" xfId="819" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="Millares 152" xfId="820" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="Millares 153" xfId="821" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="Millares 154" xfId="822" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="Millares 154 2" xfId="823" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="Millares 155" xfId="824" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="Millares 155 2" xfId="825" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="Millares 156" xfId="826" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="Millares 156 2" xfId="827" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="Millares 157" xfId="828" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="Millares 157 2" xfId="829" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="Millares 158" xfId="830" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="Millares 158 2" xfId="831" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="Millares 159" xfId="832" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="Millares 159 2" xfId="833" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="Millares 16" xfId="834" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="Millares 16 2" xfId="835" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="Millares 16 3" xfId="836" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="Millares 160" xfId="837" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="Millares 160 2" xfId="838" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="Millares 161" xfId="839" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="Millares 161 2" xfId="840" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="Millares 162" xfId="841" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="Millares 162 2" xfId="842" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="Millares 163" xfId="843" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="Millares 163 2" xfId="844" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="Millares 164" xfId="845" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="Millares 164 2" xfId="846" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="Millares 165" xfId="847" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="Millares 165 2" xfId="848" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="Millares 166" xfId="849" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="Millares 166 2" xfId="850" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="Millares 167" xfId="851" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="Millares 167 2" xfId="852" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="Millares 168" xfId="853" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="Millares 168 2" xfId="854" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="Millares 169" xfId="855" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="Millares 169 2" xfId="856" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="Millares 17" xfId="857" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="Millares 17 2" xfId="858" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="Millares 17 3" xfId="859" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="Millares 170" xfId="860" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="Millares 170 2" xfId="861" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="Millares 171" xfId="862" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="Millares 171 2" xfId="863" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="Millares 172" xfId="864" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="Millares 172 2" xfId="865" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="Millares 173" xfId="866" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="Millares 173 2" xfId="867" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="Millares 174" xfId="868" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="Millares 174 2" xfId="869" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="Millares 175" xfId="870" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="Millares 175 2" xfId="871" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="Millares 176" xfId="872" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="Millares 176 2" xfId="873" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="Millares 177" xfId="874" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="Millares 177 2" xfId="875" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="Millares 178" xfId="876" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="Millares 178 2" xfId="877" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="Millares 179" xfId="878" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="Millares 179 2" xfId="879" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="Millares 18" xfId="880" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="Millares 18 2" xfId="881" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="Millares 18 3" xfId="882" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="Millares 180" xfId="883" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="Millares 180 2" xfId="884" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="Millares 181" xfId="885" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="Millares 181 2" xfId="886" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="Millares 182" xfId="887" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="Millares 182 2" xfId="888" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="Millares 183" xfId="889" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="Millares 183 2" xfId="890" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="Millares 184" xfId="891" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="Millares 184 2" xfId="892" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="Millares 185" xfId="893" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="Millares 185 2" xfId="894" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="Millares 186" xfId="895" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="Millares 186 2" xfId="896" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="Millares 187" xfId="897" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="Millares 187 2" xfId="898" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="Millares 188" xfId="899" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="Millares 188 2" xfId="900" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="Millares 189" xfId="901" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="Millares 189 2" xfId="902" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="Millares 19" xfId="903" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="Millares 19 2" xfId="904" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="Millares 19 3" xfId="905" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="Millares 190" xfId="906" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="Millares 190 2" xfId="907" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="Millares 191" xfId="908" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="Millares 191 2" xfId="909" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="Millares 192" xfId="910" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="Millares 192 2" xfId="911" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="Millares 193" xfId="912" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="Millares 193 2" xfId="913" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="Millares 194" xfId="914" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="Millares 194 2" xfId="915" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="Millares 195" xfId="916" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="Millares 195 2" xfId="917" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="Millares 196" xfId="918" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="Millares 196 2" xfId="919" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="Millares 197" xfId="920" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="Millares 197 2" xfId="921" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="Millares 198" xfId="922" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="Millares 198 2" xfId="923" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="Millares 199" xfId="924" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="Millares 199 2" xfId="925" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="Millares 2" xfId="926" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="Millares 2 10" xfId="927" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="Millares 2 11" xfId="928" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="Millares 2 12" xfId="929" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="Millares 2 2" xfId="930" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="Millares 2 2 10" xfId="931" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="Millares 2 2 10 2" xfId="932" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="Millares 2 2 11" xfId="933" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="Millares 2 2 12" xfId="934" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="Millares 2 2 13" xfId="935" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="Millares 2 2 14" xfId="936" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="Millares 2 2 2" xfId="937" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="Millares 2 2 2 10" xfId="938" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="Millares 2 2 2 11" xfId="939" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="Millares 2 2 2 12" xfId="940" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="Millares 2 2 2 2" xfId="941" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="Millares 2 2 2 2 2" xfId="942" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="Millares 2 2 2 3" xfId="943" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="Millares 2 2 2 4" xfId="944" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="Millares 2 2 2 5" xfId="945" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="Millares 2 2 2 6" xfId="946" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="Millares 2 2 2 7" xfId="947" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="Millares 2 2 2 8" xfId="948" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="Millares 2 2 2 8 2" xfId="949" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="Millares 2 2 2 9" xfId="950" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="Millares 2 2 2 9 2" xfId="951" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="Millares 2 2 2_destino" xfId="952" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="Millares 2 2 3" xfId="953" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="Millares 2 2 3 2" xfId="954" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="Millares 2 2 3 2 2" xfId="955" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="Millares 2 2 3 3" xfId="956" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="Millares 2 2 3 3 2" xfId="957" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="Millares 2 2 3 4" xfId="958" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="Millares 2 2 4" xfId="959" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="Millares 2 2 4 2" xfId="960" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="Millares 2 2 5" xfId="961" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="Millares 2 2 5 2" xfId="962" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="Millares 2 2 6" xfId="963" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="Millares 2 2 6 2" xfId="964" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="Millares 2 2 7" xfId="965" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="Millares 2 2 7 2" xfId="966" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="Millares 2 2 8" xfId="967" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="Millares 2 2 8 2" xfId="968" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="Millares 2 2 9" xfId="969" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="Millares 2 2 9 2" xfId="970" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="Millares 2 2_destino" xfId="971" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="Millares 2 3" xfId="972" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="Millares 2 3 2" xfId="973" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="Millares 2 3 2 2" xfId="974" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="Millares 2 3 3" xfId="975" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="Millares 2 3 4" xfId="976" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="Millares 2 3 4 2" xfId="977" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="Millares 2 3 5" xfId="978" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="Millares 2 3 6" xfId="979" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="Millares 2 3 7" xfId="980" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="Millares 2 3_destino" xfId="981" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="Millares 2 4" xfId="982" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="Millares 2 4 2" xfId="983" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="Millares 2 4 3" xfId="984" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="Millares 2 4 3 2" xfId="985" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="Millares 2 4 4" xfId="986" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="Millares 2 4 5" xfId="987" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="Millares 2 5" xfId="988" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="Millares 2 5 2" xfId="989" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="Millares 2 5 3" xfId="990" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="Millares 2 6" xfId="991" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="Millares 2 6 2" xfId="992" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="Millares 2 6 3" xfId="993" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="Millares 2 7" xfId="994" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="Millares 2 7 2" xfId="995" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="Millares 2 8" xfId="996" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="Millares 2 8 2" xfId="997" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="Millares 2 9" xfId="998" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="Millares 2 9 2" xfId="999" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="Millares 2_imptos" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="Millares 20" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="Millares 20 2" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="Millares 20 3" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="Millares 200" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="Millares 200 2" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="Millares 201" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="Millares 201 2" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="Millares 202" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="Millares 203" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="Millares 204" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="Millares 205" xfId="1011" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="Millares 205 2" xfId="1012" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="Millares 206" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="Millares 206 2" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="Millares 207" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="Millares 207 2" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="Millares 208" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="Millares 208 2" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="Millares 209" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="Millares 209 2" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="Millares 21" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="Millares 21 2" xfId="1022" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="Millares 21 3" xfId="1023" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="Millares 210" xfId="1024" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="Millares 210 2" xfId="1025" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="Millares 211" xfId="1026" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="Millares 211 2" xfId="1027" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="Millares 212" xfId="1028" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="Millares 212 2" xfId="1029" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="Millares 213" xfId="1030" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="Millares 213 2" xfId="1031" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="Millares 214" xfId="1032" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="Millares 214 2" xfId="1033" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="Millares 215" xfId="1034" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="Millares 215 2" xfId="1035" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="Millares 216" xfId="1036" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="Millares 216 2" xfId="1037" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="Millares 217" xfId="1038" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="Millares 217 2" xfId="1039" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="Millares 218" xfId="1040" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="Millares 218 2" xfId="1041" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="Millares 219" xfId="1042" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="Millares 219 2" xfId="1043" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="Millares 22" xfId="1044" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="Millares 22 2" xfId="1045" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="Millares 22 3" xfId="1046" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="Millares 220" xfId="1047" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="Millares 220 2" xfId="1048" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="Millares 221" xfId="1049" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="Millares 221 2" xfId="1050" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="Millares 222" xfId="1051" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="Millares 222 2" xfId="1052" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="Millares 223" xfId="1053" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="Millares 223 2" xfId="1054" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="Millares 224" xfId="1055" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="Millares 224 2" xfId="1056" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="Millares 225" xfId="1057" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="Millares 225 2" xfId="1058" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="Millares 226" xfId="1059" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="Millares 226 2" xfId="1060" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="Millares 227" xfId="1061" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="Millares 227 2" xfId="1062" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="Millares 228" xfId="1063" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="Millares 228 2" xfId="1064" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="Millares 229" xfId="1065" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="Millares 229 2" xfId="1066" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="Millares 23" xfId="1067" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="Millares 23 2" xfId="1068" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="Millares 23 3" xfId="1069" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="Millares 230" xfId="1070" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="Millares 230 2" xfId="1071" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="Millares 231" xfId="1072" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="Millares 231 2" xfId="1073" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="Millares 232" xfId="1074" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="Millares 232 2" xfId="1075" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="Millares 233" xfId="1076" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="Millares 233 2" xfId="1077" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="Millares 234" xfId="1078" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="Millares 234 2" xfId="1079" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="Millares 235" xfId="1080" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="Millares 235 2" xfId="1081" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="Millares 236" xfId="1082" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="Millares 236 2" xfId="1083" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="Millares 237" xfId="1084" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="Millares 237 2" xfId="1085" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="Millares 238" xfId="1086" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="Millares 238 2" xfId="1087" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="Millares 239" xfId="1088" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="Millares 239 2" xfId="1089" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="Millares 24" xfId="1090" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="Millares 24 2" xfId="1091" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="Millares 24 3" xfId="1092" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="Millares 240" xfId="1093" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="Millares 240 2" xfId="1094" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="Millares 241" xfId="1095" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="Millares 241 2" xfId="1096" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="Millares 242" xfId="1097" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="Millares 242 2" xfId="1098" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="Millares 243" xfId="1099" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="Millares 243 2" xfId="1100" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="Millares 244" xfId="1101" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="Millares 244 2" xfId="1102" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="Millares 245" xfId="1103" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="Millares 245 2" xfId="1104" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="Millares 246" xfId="1105" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="Millares 246 2" xfId="1106" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="Millares 247" xfId="1107" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="Millares 247 2" xfId="1108" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="Millares 248" xfId="1109" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="Millares 248 2" xfId="1110" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="Millares 249" xfId="1111" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="Millares 249 2" xfId="1112" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="Millares 25" xfId="1113" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="Millares 25 2" xfId="1114" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="Millares 25 3" xfId="1115" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="Millares 250" xfId="1116" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="Millares 250 2" xfId="1117" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="Millares 251" xfId="1118" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="Millares 251 2" xfId="1119" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="Millares 252" xfId="1120" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="Millares 252 2" xfId="1121" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="Millares 253" xfId="1122" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="Millares 254" xfId="1123" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="Millares 255" xfId="1124" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="Millares 256" xfId="1125" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="Millares 257" xfId="1126" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="Millares 258" xfId="1127" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="Millares 259" xfId="1128" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="Millares 26" xfId="1129" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="Millares 26 2" xfId="1130" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="Millares 26 3" xfId="1131" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="Millares 260" xfId="1132" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="Millares 261" xfId="1133" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="Millares 262" xfId="1134" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="Millares 263" xfId="1135" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="Millares 27" xfId="1136" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="Millares 27 2" xfId="1137" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="Millares 27 3" xfId="1138" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="Millares 28" xfId="1139" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="Millares 28 2" xfId="1140" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="Millares 28 3" xfId="1141" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="Millares 29" xfId="1142" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="Millares 29 2" xfId="1143" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="Millares 29 3" xfId="1144" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="Millares 3" xfId="1145" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="Millares 3 10" xfId="1146" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="Millares 3 11" xfId="1147" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="Millares 3 12" xfId="1148" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="Millares 3 13" xfId="1149" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="Millares 3 14" xfId="1150" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="Millares 3 2" xfId="1151" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="Millares 3 2 2" xfId="1152" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="Millares 3 2 2 2" xfId="1153" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="Millares 3 2 2 3" xfId="1154" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="Millares 3 2 2 4" xfId="1155" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="Millares 3 2 3" xfId="1156" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="Millares 3 2 3 2" xfId="1157" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="Millares 3 2 4" xfId="1158" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="Millares 3 2 5" xfId="1159" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="Millares 3 2 6" xfId="1160" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="Millares 3 3" xfId="1161" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="Millares 3 3 2" xfId="1162" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="Millares 3 3 3" xfId="1163" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="Millares 3 3 4" xfId="1164" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="Millares 3 3 5" xfId="1165" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="Millares 3 3 6" xfId="1166" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="Millares 3 4" xfId="1167" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="Millares 3 4 2" xfId="1168" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="Millares 3 4 3" xfId="1169" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="Millares 3 4 4" xfId="1170" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="Millares 3 4 5" xfId="1171" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="Millares 3 5" xfId="1172" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="Millares 3 5 2" xfId="1173" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="Millares 3 5 3" xfId="1174" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="Millares 3 5 4" xfId="1175" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="Millares 3 5 5" xfId="1176" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="Millares 3 5 6" xfId="1177" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="Millares 3 5_destino" xfId="1178" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="Millares 3 6" xfId="1179" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="Millares 3 6 2" xfId="1180" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="Millares 3 6 3" xfId="1181" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="Millares 3 6 4" xfId="1182" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="Millares 3 7" xfId="1183" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="Millares 3 8" xfId="1184" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="Millares 3 9" xfId="1185" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="Millares 3_destino" xfId="1186" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="Millares 30" xfId="1187" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="Millares 30 2" xfId="1188" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="Millares 30 3" xfId="1189" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="Millares 31" xfId="1190" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="Millares 31 2" xfId="1191" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="Millares 31 3" xfId="1192" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="Millares 32" xfId="1193" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="Millares 32 2" xfId="1194" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="Millares 32 3" xfId="1195" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="Millares 33" xfId="1196" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="Millares 33 2" xfId="1197" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="Millares 33 3" xfId="1198" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="Millares 34" xfId="1199" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="Millares 34 2" xfId="1200" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="Millares 34 3" xfId="1201" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="Millares 35" xfId="1202" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="Millares 35 2" xfId="1203" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="Millares 35 3" xfId="1204" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="Millares 36" xfId="1205" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="Millares 36 2" xfId="1206" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="Millares 36 3" xfId="1207" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="Millares 37" xfId="1208" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="Millares 37 2" xfId="1209" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="Millares 37 3" xfId="1210" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="Millares 38" xfId="1211" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="Millares 38 2" xfId="1212" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="Millares 38 3" xfId="1213" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="Millares 39" xfId="1214" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="Millares 39 2" xfId="1215" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="Millares 39 3" xfId="1216" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="Millares 4" xfId="1217" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="Millares 4 10" xfId="1218" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="Millares 4 11" xfId="1219" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="Millares 4 12" xfId="1220" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="Millares 4 13" xfId="1221" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="Millares 4 2" xfId="1222" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="Millares 4 2 2" xfId="1223" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="Millares 4 2 2 2" xfId="1224" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="Millares 4 2 2 3" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="Millares 4 2 2 4" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="Millares 4 2 3" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="Millares 4 2 4" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="Millares 4 2 5" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="Millares 4 2 6" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="Millares 4 2_destino" xfId="1231" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="Millares 4 3" xfId="1232" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="Millares 4 3 2" xfId="1233" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="Millares 4 3 2 2" xfId="1234" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="Millares 4 3 2 3" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="Millares 4 3 2 4" xfId="1236" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="Millares 4 3 3" xfId="1237" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="Millares 4 3 4" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="Millares 4 3 5" xfId="1239" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="Millares 4 3 6" xfId="1240" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="Millares 4 4" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="Millares 4 4 2" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="Millares 4 4 3" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="Millares 4 4 4" xfId="1244" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="Millares 4 5" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="Millares 4 5 2" xfId="1246" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="Millares 4 5 3" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="Millares 4 5 4" xfId="1248" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="Millares 4 6" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="Millares 4 6 2" xfId="1250" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="Millares 4 7" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="Millares 4 7 2" xfId="1252" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="Millares 4 8" xfId="1253" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="Millares 4 8 2" xfId="1254" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="Millares 4 9" xfId="1255" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="Millares 4_destino" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="Millares 40" xfId="1257" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="Millares 40 2" xfId="1258" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="Millares 40 3" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="Millares 41" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="Millares 41 2" xfId="1261" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="Millares 41 3" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="Millares 42" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="Millares 42 2" xfId="1264" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="Millares 42 3" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="Millares 43" xfId="1266" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="Millares 43 2" xfId="1267" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="Millares 43 3" xfId="1268" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="Millares 44" xfId="1269" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="Millares 44 2" xfId="1270" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="Millares 45" xfId="1271" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="Millares 45 2" xfId="1272" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="Millares 46" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="Millares 46 2" xfId="1274" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="Millares 47" xfId="1275" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="Millares 47 2" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="Millares 48" xfId="1277" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="Millares 48 2" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="Millares 49" xfId="1279" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="Millares 49 2" xfId="1280" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="Millares 5" xfId="1281" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="Millares 5 10" xfId="1282" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="Millares 5 10 2" xfId="1283" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="Millares 5 11" xfId="1284" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="Millares 5 11 2" xfId="1285" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="Millares 5 12" xfId="1286" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="Millares 5 13" xfId="1287" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="Millares 5 14" xfId="1288" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="Millares 5 15" xfId="1289" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="Millares 5 16" xfId="1290" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="Millares 5 17" xfId="1291" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="Millares 5 18" xfId="1292" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="Millares 5 19" xfId="1293" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="Millares 5 2" xfId="1294" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="Millares 5 2 2" xfId="1295" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="Millares 5 2 2 2" xfId="1296" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="Millares 5 2 3" xfId="1297" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="Millares 5 2 4" xfId="1298" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="Millares 5 2 5" xfId="1299" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="Millares 5 2 6" xfId="1300" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="Millares 5 2 7" xfId="1301" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="Millares 5 2 8" xfId="1302" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="Millares 5 2_destino" xfId="1303" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="Millares 5 20" xfId="1304" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="Millares 5 21" xfId="1305" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="Millares 5 22" xfId="1306" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="Millares 5 23" xfId="1307" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="Millares 5 24" xfId="1308" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="Millares 5 25" xfId="1309" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="Millares 5 26" xfId="1310" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="Millares 5 27" xfId="1311" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="Millares 5 3" xfId="1312" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="Millares 5 3 2" xfId="1313" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="Millares 5 3 3" xfId="1314" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="Millares 5 4" xfId="1315" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="Millares 5 4 2" xfId="1316" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="Millares 5 5" xfId="1317" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="Millares 5 5 2" xfId="1318" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="Millares 5 6" xfId="1319" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="Millares 5 6 2" xfId="1320" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="Millares 5 7" xfId="1321" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="Millares 5 7 2" xfId="1322" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="Millares 5 8" xfId="1323" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="Millares 5 8 2" xfId="1324" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="Millares 5 9" xfId="1325" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="Millares 5 9 2" xfId="1326" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="Millares 5_destino" xfId="1327" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="Millares 50" xfId="1328" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="Millares 51" xfId="1329" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="Millares 51 2" xfId="1330" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="Millares 52" xfId="1331" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="Millares 52 2" xfId="1332" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="Millares 53" xfId="1333" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="Millares 53 2" xfId="1334" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="Millares 54" xfId="1335" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="Millares 54 2" xfId="1336" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="Millares 55" xfId="1337" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="Millares 55 2" xfId="1338" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="Millares 56" xfId="1339" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="Millares 56 2" xfId="1340" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="Millares 57" xfId="1341" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="Millares 57 2" xfId="1342" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="Millares 58" xfId="1343" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="Millares 58 2" xfId="1344" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="Millares 59" xfId="1345" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="Millares 59 2" xfId="1346" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="Millares 6" xfId="1347" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="Millares 6 2" xfId="1348" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="Millares 6 2 2" xfId="1349" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="Millares 6 2 3" xfId="1350" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="Millares 6 2 4" xfId="1351" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="Millares 6 2 5" xfId="1352" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="Millares 6 3" xfId="1353" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="Millares 6 3 2" xfId="1354" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="Millares 6 3 3" xfId="1355" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="Millares 6 3 4" xfId="1356" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="Millares 6 4" xfId="1357" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="Millares 6 5" xfId="1358" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="Millares 6 6" xfId="1359" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="Millares 6 7" xfId="1360" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="Millares 6 8" xfId="1361" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="Millares 6_destino" xfId="1362" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="Millares 60" xfId="1363" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="Millares 60 2" xfId="1364" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="Millares 61" xfId="1365" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="Millares 61 2" xfId="1366" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="Millares 62" xfId="1367" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="Millares 62 2" xfId="1368" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="Millares 63" xfId="1369" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="Millares 63 2" xfId="1370" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="Millares 64" xfId="1371" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="Millares 64 2" xfId="1372" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="Millares 65" xfId="1373" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="Millares 65 2" xfId="1374" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="Millares 66" xfId="1375" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="Millares 66 2" xfId="1376" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="Millares 67" xfId="1377" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="Millares 67 2" xfId="1378" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="Millares 68" xfId="1379" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="Millares 68 2" xfId="1380" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="Millares 69" xfId="1381" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="Millares 69 2" xfId="1382" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="Millares 7" xfId="1383" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="Millares 7 2" xfId="1384" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="Millares 7 2 2" xfId="1385" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="Millares 7 3" xfId="1386" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="Millares 7 3 2" xfId="1387" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="Millares 7 4" xfId="1388" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="Millares 7 5" xfId="1389" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="Millares 7 6" xfId="1390" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="Millares 70" xfId="1391" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="Millares 70 2" xfId="1392" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="Millares 71" xfId="1393" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="Millares 71 2" xfId="1394" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="Millares 72" xfId="1395" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="Millares 72 2" xfId="1396" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="Millares 73" xfId="1397" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="Millares 73 2" xfId="1398" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="Millares 74" xfId="1399" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="Millares 74 2" xfId="1400" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="Millares 75" xfId="1401" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="Millares 75 2" xfId="1402" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="Millares 76" xfId="1403" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="Millares 76 2" xfId="1404" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="Millares 77" xfId="1405" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="Millares 77 2" xfId="1406" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="Millares 78" xfId="1407" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="Millares 78 2" xfId="1408" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="Millares 79" xfId="1409" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="Millares 79 2" xfId="1410" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="Millares 8" xfId="1411" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="Millares 8 2" xfId="1412" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="Millares 8 2 2" xfId="1413" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="Millares 8 3" xfId="1414" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="Millares 8 3 2" xfId="1415" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="Millares 8 4" xfId="1416" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="Millares 8 5" xfId="1417" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="Millares 80" xfId="1418" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="Millares 80 2" xfId="1419" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="Millares 81" xfId="1420" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="Millares 81 2" xfId="1421" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="Millares 82" xfId="1422" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="Millares 82 2" xfId="1423" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="Millares 83" xfId="1424" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="Millares 83 2" xfId="1425" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="Millares 84" xfId="1426" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="Millares 84 2" xfId="1427" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="Millares 85" xfId="1428" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="Millares 85 2" xfId="1429" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="Millares 86" xfId="1430" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="Millares 86 2" xfId="1431" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="Millares 87" xfId="1432" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="Millares 87 2" xfId="1433" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="Millares 88" xfId="1434" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="Millares 88 2" xfId="1435" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="Millares 89" xfId="1436" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="Millares 89 2" xfId="1437" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="Millares 9" xfId="1438" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="Millares 9 2" xfId="1439" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="Millares 9 2 2" xfId="1440" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="Millares 9 2 3" xfId="1441" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="Millares 9 3" xfId="1442" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="Millares 9 3 2" xfId="1443" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="Millares 9 4" xfId="1444" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="Millares 9 5" xfId="1445" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="Millares 9 6" xfId="1446" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="Millares 9_destino" xfId="1447" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="Millares 90" xfId="1448" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="Millares 90 2" xfId="1449" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="Millares 91" xfId="1450" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="Millares 91 2" xfId="1451" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="Millares 92" xfId="1452" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="Millares 92 2" xfId="1453" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="Millares 93" xfId="1454" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="Millares 93 2" xfId="1455" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="Millares 94" xfId="1456" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="Millares 94 2" xfId="1457" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="Millares 95" xfId="1458" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="Millares 95 2" xfId="1459" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="Millares 96" xfId="1460" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="Millares 96 2" xfId="1461" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="Millares 97" xfId="1462" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="Millares 97 2" xfId="1463" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="Millares 98" xfId="1464" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="Millares 98 2" xfId="1465" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="Millares 99" xfId="1466" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="Milliers [0]_AGF International 3Q2003" xfId="1467" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="Milliers_AGF International 3Q2003" xfId="1468" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="Monétaire [0]_AGF International 3Q2003" xfId="1469" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="Monétaire_AGF International 3Q2003" xfId="1470" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="Monetario" xfId="1471" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="Neutral 2" xfId="1472" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="Neutral 2 2" xfId="1473" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="Neutral 2 3" xfId="1474" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="Neutral 2 4" xfId="1475" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="Neutral 2 5" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="Neutral 3" xfId="1477" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="Neutral 4" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="Neutral 5" xfId="1479" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="no shading" xfId="1480" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="No-definido" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 10" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="Normal 10 2" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="Normal 10 2 2" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="Normal 10 2 3" xfId="1485" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="Normal 10 3" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="Normal 11" xfId="1487" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="Normal 11 10" xfId="1488" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="Normal 11 11" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="Normal 11 12" xfId="1490" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="Normal 11 13" xfId="1491" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="Normal 11 14" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="Normal 11 2" xfId="1493" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="Normal 11 2 2" xfId="1494" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="Normal 11 2 3" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="Normal 11 2 4" xfId="1496" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="Normal 11 2 5" xfId="1497" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="Normal 11 2 6" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="Normal 11 2 7" xfId="1499" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="Normal 11 2 8" xfId="1500" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="Normal 11 3" xfId="1501" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="Normal 11 3 2" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="Normal 11 3 3" xfId="1503" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="Normal 11 3 4" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="Normal 11 3 5" xfId="1505" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="Normal 11 3 6" xfId="1506" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="Normal 11 3 7" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="Normal 11 4" xfId="1508" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="Normal 11 4 2" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="Normal 11 4 3" xfId="1510" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="Normal 11 4 4" xfId="1511" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="Normal 11 4 5" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="Normal 11 4 6" xfId="1513" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="Normal 11 4 7" xfId="1514" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="Normal 11 5" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="Normal 11 5 2" xfId="1516" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="Normal 11 5 3" xfId="1517" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="Normal 11 5 4" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="Normal 11 5 5" xfId="1519" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="Normal 11 5 6" xfId="1520" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="Normal 11 5 7" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="Normal 11 6" xfId="1522" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="Normal 11 7" xfId="1523" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="Normal 11 8" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="Normal 11 9" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="Normal 12" xfId="1526" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="Normal 12 10" xfId="1527" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="Normal 12 11" xfId="1528" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="Normal 12 12" xfId="1529" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="Normal 12 2" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="Normal 12 2 2" xfId="1531" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="Normal 12 2 2 2" xfId="1532" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="Normal 12 2 3" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="Normal 12 2 3 2" xfId="1534" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="Normal 12 2 4" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="Normal 12 3" xfId="1536" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="Normal 12 4" xfId="1537" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="Normal 12 4 2" xfId="1538" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="Normal 12 5" xfId="1539" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="Normal 12 5 2" xfId="1540" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="Normal 12 6" xfId="1541" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="Normal 12 7" xfId="1542" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="Normal 12 8" xfId="1543" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="Normal 12 8 2" xfId="1544" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="Normal 12 9" xfId="1545" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="Normal 13" xfId="1546" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="Normal 13 10" xfId="1547" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="Normal 13 11" xfId="1548" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="Normal 13 12" xfId="1549" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="Normal 13 13" xfId="1550" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="Normal 13 14" xfId="1551" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="Normal 13 2" xfId="1552" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="Normal 13 2 2" xfId="1553" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="Normal 13 2 3" xfId="1554" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="Normal 13 2 4" xfId="1555" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="Normal 13 2 5" xfId="1556" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="Normal 13 2 6" xfId="1557" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="Normal 13 2 7" xfId="1558" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="Normal 13 2 8" xfId="1559" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="Normal 13 3" xfId="1560" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="Normal 13 4" xfId="1561" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="Normal 13 5" xfId="1562" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="Normal 13 6" xfId="1563" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="Normal 13 7" xfId="1564" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="Normal 13 8" xfId="1565" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="Normal 13 9" xfId="1566" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="Normal 14" xfId="1567" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="Normal 14 10" xfId="1568" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="Normal 14 11" xfId="1569" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="Normal 14 12" xfId="1570" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="Normal 14 13" xfId="1571" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="Normal 14 14" xfId="1572" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="Normal 14 15" xfId="1573" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="Normal 14 2" xfId="1574" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="Normal 14 2 2" xfId="1575" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="Normal 14 3" xfId="1576" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="Normal 14 4" xfId="1577" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="Normal 14 5" xfId="1578" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="Normal 14 6" xfId="1579" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="Normal 14 7" xfId="1580" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="Normal 14 8" xfId="1581" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="Normal 14 9" xfId="1582" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="Normal 15" xfId="1583" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="Normal 15 2" xfId="1584" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="Normal 15 2 2" xfId="1585" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="Normal 15 3" xfId="1586" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="Normal 15 3 2" xfId="1587" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="Normal 15 4" xfId="1588" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="Normal 16" xfId="1589" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="Normal 16 2" xfId="1590" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="Normal 16 2 2" xfId="1591" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="Normal 16 3" xfId="1592" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="Normal 16 4" xfId="1593" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="Normal 17" xfId="1594" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="Normal 17 2" xfId="1595" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="Normal 17 3" xfId="1596" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="Normal 17 4" xfId="1597" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="Normal 17 5" xfId="1598" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="Normal 18" xfId="1599" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="Normal 19" xfId="1600" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="Normal 19 2" xfId="1601" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="Normal 19 3" xfId="1602" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="Normal 2" xfId="1603" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
+    <cellStyle name="Normal 2 10" xfId="1604" xr:uid="{00000000-0005-0000-0000-000040060000}"/>
+    <cellStyle name="Normal 2 10 2" xfId="1605" xr:uid="{00000000-0005-0000-0000-000041060000}"/>
+    <cellStyle name="Normal 2 11" xfId="1606" xr:uid="{00000000-0005-0000-0000-000042060000}"/>
+    <cellStyle name="Normal 2 12" xfId="1607" xr:uid="{00000000-0005-0000-0000-000043060000}"/>
+    <cellStyle name="Normal 2 12 2" xfId="1608" xr:uid="{00000000-0005-0000-0000-000044060000}"/>
+    <cellStyle name="Normal 2 12 3" xfId="1609" xr:uid="{00000000-0005-0000-0000-000045060000}"/>
+    <cellStyle name="Normal 2 13" xfId="1610" xr:uid="{00000000-0005-0000-0000-000046060000}"/>
+    <cellStyle name="Normal 2 14" xfId="1611" xr:uid="{00000000-0005-0000-0000-000047060000}"/>
+    <cellStyle name="Normal 2 15" xfId="1612" xr:uid="{00000000-0005-0000-0000-000048060000}"/>
+    <cellStyle name="Normal 2 16" xfId="1613" xr:uid="{00000000-0005-0000-0000-000049060000}"/>
+    <cellStyle name="Normal 2 17" xfId="1614" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="Normal 2 18" xfId="1615" xr:uid="{00000000-0005-0000-0000-00004B060000}"/>
+    <cellStyle name="Normal 2 19" xfId="1616" xr:uid="{00000000-0005-0000-0000-00004C060000}"/>
+    <cellStyle name="Normal 2 2" xfId="1617" xr:uid="{00000000-0005-0000-0000-00004D060000}"/>
+    <cellStyle name="Normal 2 2 10" xfId="1618" xr:uid="{00000000-0005-0000-0000-00004E060000}"/>
+    <cellStyle name="Normal 2 2 2" xfId="1619" xr:uid="{00000000-0005-0000-0000-00004F060000}"/>
+    <cellStyle name="Normal 2 2 2 2" xfId="1620" xr:uid="{00000000-0005-0000-0000-000050060000}"/>
+    <cellStyle name="Normal 2 2 2 2 2" xfId="1621" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="Normal 2 2 2 3" xfId="1622" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Normal 2 2 2 4" xfId="1623" xr:uid="{00000000-0005-0000-0000-000053060000}"/>
+    <cellStyle name="Normal 2 2 3" xfId="1624" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="Normal 2 2 4" xfId="1625" xr:uid="{00000000-0005-0000-0000-000055060000}"/>
+    <cellStyle name="Normal 2 2 5" xfId="1626" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="Normal 2 2 6" xfId="1627" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Normal 2 2 7" xfId="1628" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Normal 2 2 8" xfId="1629" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Normal 2 2 8 2" xfId="1630" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Normal 2 2 9" xfId="1631" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Normal 2 2 9 2" xfId="1632" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Normal 2 2_destino" xfId="1633" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Normal 2 20" xfId="1634" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="Normal 2 21" xfId="1635" xr:uid="{00000000-0005-0000-0000-00005F060000}"/>
+    <cellStyle name="Normal 2 21 2" xfId="1636" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
+    <cellStyle name="Normal 2 22" xfId="1637" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
+    <cellStyle name="Normal 2 23" xfId="1638" xr:uid="{00000000-0005-0000-0000-000062060000}"/>
+    <cellStyle name="Normal 2 3" xfId="1639" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="Normal 2 3 2" xfId="1640" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Normal 2 3 2 2" xfId="1641" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Normal 2 3 2 2 2" xfId="1642" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Normal 2 3 3" xfId="1643" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Normal 2 3 3 2" xfId="1644" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Normal 2 3 4" xfId="1645" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Normal 2 3 5" xfId="1646" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Normal 2 3 6" xfId="1647" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Normal 2 3 7" xfId="1648" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Normal 2 4" xfId="1649" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Normal 2 4 2" xfId="1650" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Normal 2 4 2 2" xfId="1651" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Normal 2 4 3" xfId="1652" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Normal 2 5" xfId="1653" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Normal 2 5 2" xfId="1654" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Normal 2 5 2 2" xfId="1655" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Normal 2 5 3" xfId="1656" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Normal 2 6" xfId="1657" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Normal 2 6 2" xfId="1658" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Normal 2 6 2 2" xfId="1659" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Normal 2 6 2 3" xfId="1660" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Normal 2 6 3" xfId="1661" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Normal 2 7" xfId="1662" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Normal 2 7 2" xfId="1663" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Normal 2 7 2 2" xfId="1664" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Normal 2 7 3" xfId="1665" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Normal 2 8" xfId="1666" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Normal 2 8 2" xfId="1667" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Normal 2 8 2 2" xfId="1668" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Normal 2 8 3" xfId="1669" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Normal 2 9" xfId="1670" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Normal 2 9 2" xfId="1671" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Normal 2 9 3" xfId="1672" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Normal 2_destino" xfId="1673" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Normal 20" xfId="1674" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Normal 20 2" xfId="1675" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Normal 21" xfId="1676" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Normal 21 2" xfId="1677" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Normal 21 2 2" xfId="1678" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Normal 21 3" xfId="1679" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Normal 22" xfId="1680" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Normal 22 2" xfId="1681" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Normal 22 3" xfId="1682" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Normal 23" xfId="1683" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Normal 23 2" xfId="1684" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Normal 23 3" xfId="1685" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Normal 24" xfId="1686" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Normal 24 2" xfId="1687" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Normal 24 3" xfId="1688" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Normal 25" xfId="1689" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Normal 25 2" xfId="1690" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Normal 25 3" xfId="1691" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Normal 25 4" xfId="1692" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Normal 26" xfId="1693" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Normal 26 2" xfId="1694" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Normal 26 3" xfId="1695" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Normal 27" xfId="1696" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Normal 27 2" xfId="1697" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Normal 28" xfId="1698" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Normal 28 2" xfId="1699" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Normal 29" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Normal 29 2" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Normal 3" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Normal 3 2" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Normal 3 2 2" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Normal 3 2 2 2" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Normal 3 2 3" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Normal 3 2 4" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Normal 3 2 4 2" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Normal 3 2 5" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Normal 3 2 6" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Normal 3 2 6 2" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Normal 3 3" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Normal 3 3 2" xfId="1713" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Normal 3 3 3" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Normal 3 4" xfId="1715" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Normal 3 4 2" xfId="1716" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Normal 3 4 3" xfId="1717" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Normal 3 5" xfId="1718" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="Normal 3 5 2" xfId="1719" xr:uid="{00000000-0005-0000-0000-0000B3060000}"/>
+    <cellStyle name="Normal 3 5 3" xfId="1720" xr:uid="{00000000-0005-0000-0000-0000B4060000}"/>
+    <cellStyle name="Normal 3 6" xfId="1721" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
+    <cellStyle name="Normal 3 6 2" xfId="1722" xr:uid="{00000000-0005-0000-0000-0000B6060000}"/>
+    <cellStyle name="Normal 3 6 3" xfId="1723" xr:uid="{00000000-0005-0000-0000-0000B7060000}"/>
+    <cellStyle name="Normal 3 7" xfId="1724" xr:uid="{00000000-0005-0000-0000-0000B8060000}"/>
+    <cellStyle name="Normal 3 8" xfId="1725" xr:uid="{00000000-0005-0000-0000-0000B9060000}"/>
+    <cellStyle name="Normal 3_destino" xfId="1726" xr:uid="{00000000-0005-0000-0000-0000BA060000}"/>
+    <cellStyle name="Normal 30" xfId="1727" xr:uid="{00000000-0005-0000-0000-0000BB060000}"/>
+    <cellStyle name="Normal 30 2" xfId="1728" xr:uid="{00000000-0005-0000-0000-0000BC060000}"/>
+    <cellStyle name="Normal 31" xfId="1729" xr:uid="{00000000-0005-0000-0000-0000BD060000}"/>
+    <cellStyle name="Normal 31 2" xfId="1730" xr:uid="{00000000-0005-0000-0000-0000BE060000}"/>
+    <cellStyle name="Normal 32" xfId="1731" xr:uid="{00000000-0005-0000-0000-0000BF060000}"/>
+    <cellStyle name="Normal 4" xfId="2" xr:uid="{00000000-0005-0000-0000-0000C0060000}"/>
+    <cellStyle name="Normal 4 10" xfId="1732" xr:uid="{00000000-0005-0000-0000-0000C1060000}"/>
+    <cellStyle name="Normal 4 10 2" xfId="1733" xr:uid="{00000000-0005-0000-0000-0000C2060000}"/>
+    <cellStyle name="Normal 4 11" xfId="1734" xr:uid="{00000000-0005-0000-0000-0000C3060000}"/>
+    <cellStyle name="Normal 4 11 2" xfId="1735" xr:uid="{00000000-0005-0000-0000-0000C4060000}"/>
+    <cellStyle name="Normal 4 12" xfId="1736" xr:uid="{00000000-0005-0000-0000-0000C5060000}"/>
+    <cellStyle name="Normal 4 12 2" xfId="1737" xr:uid="{00000000-0005-0000-0000-0000C6060000}"/>
+    <cellStyle name="Normal 4 13" xfId="1738" xr:uid="{00000000-0005-0000-0000-0000C7060000}"/>
+    <cellStyle name="Normal 4 14" xfId="1739" xr:uid="{00000000-0005-0000-0000-0000C8060000}"/>
+    <cellStyle name="Normal 4 15" xfId="1740" xr:uid="{00000000-0005-0000-0000-0000C9060000}"/>
+    <cellStyle name="Normal 4 2" xfId="1741" xr:uid="{00000000-0005-0000-0000-0000CA060000}"/>
+    <cellStyle name="Normal 4 2 2" xfId="1742" xr:uid="{00000000-0005-0000-0000-0000CB060000}"/>
+    <cellStyle name="Normal 4 2 2 2" xfId="1743" xr:uid="{00000000-0005-0000-0000-0000CC060000}"/>
+    <cellStyle name="Normal 4 2 2 2 2" xfId="1744" xr:uid="{00000000-0005-0000-0000-0000CD060000}"/>
+    <cellStyle name="Normal 4 2 2 2 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-0000CE060000}"/>
+    <cellStyle name="Normal 4 2 2 3" xfId="1745" xr:uid="{00000000-0005-0000-0000-0000CF060000}"/>
+    <cellStyle name="Normal 4 2 2 3 2" xfId="1746" xr:uid="{00000000-0005-0000-0000-0000D0060000}"/>
+    <cellStyle name="Normal 4 2 2 4" xfId="1747" xr:uid="{00000000-0005-0000-0000-0000D1060000}"/>
+    <cellStyle name="Normal 4 2 2 5" xfId="1748" xr:uid="{00000000-0005-0000-0000-0000D2060000}"/>
+    <cellStyle name="Normal 4 2 2 6" xfId="1749" xr:uid="{00000000-0005-0000-0000-0000D3060000}"/>
+    <cellStyle name="Normal 4 2 3" xfId="1750" xr:uid="{00000000-0005-0000-0000-0000D4060000}"/>
+    <cellStyle name="Normal 4 2 3 2" xfId="1751" xr:uid="{00000000-0005-0000-0000-0000D5060000}"/>
+    <cellStyle name="Normal 4 2 4" xfId="1752" xr:uid="{00000000-0005-0000-0000-0000D6060000}"/>
+    <cellStyle name="Normal 4 2 5" xfId="1753" xr:uid="{00000000-0005-0000-0000-0000D7060000}"/>
+    <cellStyle name="Normal 4 2 5 2" xfId="1754" xr:uid="{00000000-0005-0000-0000-0000D8060000}"/>
+    <cellStyle name="Normal 4 2 5 2 2" xfId="1755" xr:uid="{00000000-0005-0000-0000-0000D9060000}"/>
+    <cellStyle name="Normal 4 2 6" xfId="1756" xr:uid="{00000000-0005-0000-0000-0000DA060000}"/>
+    <cellStyle name="Normal 4 2 7" xfId="1757" xr:uid="{00000000-0005-0000-0000-0000DB060000}"/>
+    <cellStyle name="Normal 4 3" xfId="1758" xr:uid="{00000000-0005-0000-0000-0000DC060000}"/>
+    <cellStyle name="Normal 4 3 2" xfId="1759" xr:uid="{00000000-0005-0000-0000-0000DD060000}"/>
+    <cellStyle name="Normal 4 3 2 2" xfId="1760" xr:uid="{00000000-0005-0000-0000-0000DE060000}"/>
+    <cellStyle name="Normal 4 3 3" xfId="1761" xr:uid="{00000000-0005-0000-0000-0000DF060000}"/>
+    <cellStyle name="Normal 4 4" xfId="1762" xr:uid="{00000000-0005-0000-0000-0000E0060000}"/>
+    <cellStyle name="Normal 4 4 2" xfId="1763" xr:uid="{00000000-0005-0000-0000-0000E1060000}"/>
+    <cellStyle name="Normal 4 4 2 2" xfId="1764" xr:uid="{00000000-0005-0000-0000-0000E2060000}"/>
+    <cellStyle name="Normal 4 4 2 3" xfId="1765" xr:uid="{00000000-0005-0000-0000-0000E3060000}"/>
+    <cellStyle name="Normal 4 4 3" xfId="1766" xr:uid="{00000000-0005-0000-0000-0000E4060000}"/>
+    <cellStyle name="Normal 4 4 3 2" xfId="1767" xr:uid="{00000000-0005-0000-0000-0000E5060000}"/>
+    <cellStyle name="Normal 4 4 4" xfId="1768" xr:uid="{00000000-0005-0000-0000-0000E6060000}"/>
+    <cellStyle name="Normal 4 4 5" xfId="1769" xr:uid="{00000000-0005-0000-0000-0000E7060000}"/>
+    <cellStyle name="Normal 4 4 6" xfId="1770" xr:uid="{00000000-0005-0000-0000-0000E8060000}"/>
+    <cellStyle name="Normal 4 4 7" xfId="1771" xr:uid="{00000000-0005-0000-0000-0000E9060000}"/>
+    <cellStyle name="Normal 4 4 8" xfId="1772" xr:uid="{00000000-0005-0000-0000-0000EA060000}"/>
+    <cellStyle name="Normal 4 4 9" xfId="1773" xr:uid="{00000000-0005-0000-0000-0000EB060000}"/>
+    <cellStyle name="Normal 4 5" xfId="1774" xr:uid="{00000000-0005-0000-0000-0000EC060000}"/>
+    <cellStyle name="Normal 4 5 2" xfId="1775" xr:uid="{00000000-0005-0000-0000-0000ED060000}"/>
+    <cellStyle name="Normal 4 5 3" xfId="1776" xr:uid="{00000000-0005-0000-0000-0000EE060000}"/>
+    <cellStyle name="Normal 4 5 4" xfId="1777" xr:uid="{00000000-0005-0000-0000-0000EF060000}"/>
+    <cellStyle name="Normal 4 5 5" xfId="1778" xr:uid="{00000000-0005-0000-0000-0000F0060000}"/>
+    <cellStyle name="Normal 4 5 6" xfId="1779" xr:uid="{00000000-0005-0000-0000-0000F1060000}"/>
+    <cellStyle name="Normal 4 5 7" xfId="1780" xr:uid="{00000000-0005-0000-0000-0000F2060000}"/>
+    <cellStyle name="Normal 4 5 8" xfId="1781" xr:uid="{00000000-0005-0000-0000-0000F3060000}"/>
+    <cellStyle name="Normal 4 6" xfId="5" xr:uid="{00000000-0005-0000-0000-0000F4060000}"/>
+    <cellStyle name="Normal 4 6 2" xfId="1782" xr:uid="{00000000-0005-0000-0000-0000F5060000}"/>
+    <cellStyle name="Normal 4 6 3" xfId="1783" xr:uid="{00000000-0005-0000-0000-0000F6060000}"/>
+    <cellStyle name="Normal 4 6 4" xfId="1784" xr:uid="{00000000-0005-0000-0000-0000F7060000}"/>
+    <cellStyle name="Normal 4 6 5" xfId="1785" xr:uid="{00000000-0005-0000-0000-0000F8060000}"/>
+    <cellStyle name="Normal 4 6 6" xfId="1786" xr:uid="{00000000-0005-0000-0000-0000F9060000}"/>
+    <cellStyle name="Normal 4 6 7" xfId="1787" xr:uid="{00000000-0005-0000-0000-0000FA060000}"/>
+    <cellStyle name="Normal 4 6 8" xfId="1788" xr:uid="{00000000-0005-0000-0000-0000FB060000}"/>
+    <cellStyle name="Normal 4 7" xfId="1789" xr:uid="{00000000-0005-0000-0000-0000FC060000}"/>
+    <cellStyle name="Normal 4 7 2" xfId="1790" xr:uid="{00000000-0005-0000-0000-0000FD060000}"/>
+    <cellStyle name="Normal 4 7 3" xfId="1791" xr:uid="{00000000-0005-0000-0000-0000FE060000}"/>
+    <cellStyle name="Normal 4 7 4" xfId="1792" xr:uid="{00000000-0005-0000-0000-0000FF060000}"/>
+    <cellStyle name="Normal 4 7 5" xfId="1793" xr:uid="{00000000-0005-0000-0000-000000070000}"/>
+    <cellStyle name="Normal 4 7 6" xfId="1794" xr:uid="{00000000-0005-0000-0000-000001070000}"/>
+    <cellStyle name="Normal 4 7 7" xfId="1795" xr:uid="{00000000-0005-0000-0000-000002070000}"/>
+    <cellStyle name="Normal 4 7 8" xfId="1796" xr:uid="{00000000-0005-0000-0000-000003070000}"/>
+    <cellStyle name="Normal 4 8" xfId="1797" xr:uid="{00000000-0005-0000-0000-000004070000}"/>
+    <cellStyle name="Normal 4 8 2" xfId="1798" xr:uid="{00000000-0005-0000-0000-000005070000}"/>
+    <cellStyle name="Normal 4 9" xfId="1799" xr:uid="{00000000-0005-0000-0000-000006070000}"/>
+    <cellStyle name="Normal 4 9 2" xfId="1800" xr:uid="{00000000-0005-0000-0000-000007070000}"/>
+    <cellStyle name="Normal 4_imptos" xfId="1801" xr:uid="{00000000-0005-0000-0000-000008070000}"/>
+    <cellStyle name="Normal 5" xfId="1802" xr:uid="{00000000-0005-0000-0000-000009070000}"/>
+    <cellStyle name="Normal 5 2" xfId="1803" xr:uid="{00000000-0005-0000-0000-00000A070000}"/>
+    <cellStyle name="Normal 5 2 2" xfId="1804" xr:uid="{00000000-0005-0000-0000-00000B070000}"/>
+    <cellStyle name="Normal 5 2 2 2" xfId="1805" xr:uid="{00000000-0005-0000-0000-00000C070000}"/>
+    <cellStyle name="Normal 5 2 3" xfId="1806" xr:uid="{00000000-0005-0000-0000-00000D070000}"/>
+    <cellStyle name="Normal 5 2 4" xfId="1807" xr:uid="{00000000-0005-0000-0000-00000E070000}"/>
+    <cellStyle name="Normal 5 3" xfId="1808" xr:uid="{00000000-0005-0000-0000-00000F070000}"/>
+    <cellStyle name="Normal 5 3 2" xfId="1809" xr:uid="{00000000-0005-0000-0000-000010070000}"/>
+    <cellStyle name="Normal 5 3 3" xfId="1810" xr:uid="{00000000-0005-0000-0000-000011070000}"/>
+    <cellStyle name="Normal 5 3 4" xfId="1811" xr:uid="{00000000-0005-0000-0000-000012070000}"/>
+    <cellStyle name="Normal 5 4" xfId="1812" xr:uid="{00000000-0005-0000-0000-000013070000}"/>
+    <cellStyle name="Normal 5 5" xfId="1813" xr:uid="{00000000-0005-0000-0000-000014070000}"/>
+    <cellStyle name="Normal 5 6" xfId="1814" xr:uid="{00000000-0005-0000-0000-000015070000}"/>
+    <cellStyle name="Normal 5 7" xfId="1815" xr:uid="{00000000-0005-0000-0000-000016070000}"/>
+    <cellStyle name="Normal 5 7 2" xfId="1816" xr:uid="{00000000-0005-0000-0000-000017070000}"/>
+    <cellStyle name="Normal 5 8" xfId="1817" xr:uid="{00000000-0005-0000-0000-000018070000}"/>
+    <cellStyle name="Normal 5_CCNN2003-2010_Cap_1" xfId="1818" xr:uid="{00000000-0005-0000-0000-000019070000}"/>
+    <cellStyle name="Normal 6" xfId="1819" xr:uid="{00000000-0005-0000-0000-00001A070000}"/>
+    <cellStyle name="Normal 6 10" xfId="1820" xr:uid="{00000000-0005-0000-0000-00001B070000}"/>
+    <cellStyle name="Normal 6 10 2" xfId="1821" xr:uid="{00000000-0005-0000-0000-00001C070000}"/>
+    <cellStyle name="Normal 6 11" xfId="1822" xr:uid="{00000000-0005-0000-0000-00001D070000}"/>
+    <cellStyle name="Normal 6 12" xfId="1823" xr:uid="{00000000-0005-0000-0000-00001E070000}"/>
+    <cellStyle name="Normal 6 13" xfId="1824" xr:uid="{00000000-0005-0000-0000-00001F070000}"/>
+    <cellStyle name="Normal 6 14" xfId="1825" xr:uid="{00000000-0005-0000-0000-000020070000}"/>
+    <cellStyle name="Normal 6 15" xfId="1826" xr:uid="{00000000-0005-0000-0000-000021070000}"/>
+    <cellStyle name="Normal 6 2" xfId="1827" xr:uid="{00000000-0005-0000-0000-000022070000}"/>
+    <cellStyle name="Normal 6 2 2" xfId="1828" xr:uid="{00000000-0005-0000-0000-000023070000}"/>
+    <cellStyle name="Normal 6 2 2 2" xfId="1829" xr:uid="{00000000-0005-0000-0000-000024070000}"/>
+    <cellStyle name="Normal 6 2 2 3" xfId="1830" xr:uid="{00000000-0005-0000-0000-000025070000}"/>
+    <cellStyle name="Normal 6 2 3" xfId="1831" xr:uid="{00000000-0005-0000-0000-000026070000}"/>
+    <cellStyle name="Normal 6 2 3 2" xfId="1832" xr:uid="{00000000-0005-0000-0000-000027070000}"/>
+    <cellStyle name="Normal 6 2 4" xfId="1833" xr:uid="{00000000-0005-0000-0000-000028070000}"/>
+    <cellStyle name="Normal 6 2 4 2" xfId="1834" xr:uid="{00000000-0005-0000-0000-000029070000}"/>
+    <cellStyle name="Normal 6 2 5" xfId="1835" xr:uid="{00000000-0005-0000-0000-00002A070000}"/>
+    <cellStyle name="Normal 6 2 6" xfId="1836" xr:uid="{00000000-0005-0000-0000-00002B070000}"/>
+    <cellStyle name="Normal 6 2 7" xfId="1837" xr:uid="{00000000-0005-0000-0000-00002C070000}"/>
+    <cellStyle name="Normal 6 3" xfId="1838" xr:uid="{00000000-0005-0000-0000-00002D070000}"/>
+    <cellStyle name="Normal 6 3 2" xfId="1839" xr:uid="{00000000-0005-0000-0000-00002E070000}"/>
+    <cellStyle name="Normal 6 3 2 2" xfId="1840" xr:uid="{00000000-0005-0000-0000-00002F070000}"/>
+    <cellStyle name="Normal 6 3 2 3" xfId="1841" xr:uid="{00000000-0005-0000-0000-000030070000}"/>
+    <cellStyle name="Normal 6 3 3" xfId="1842" xr:uid="{00000000-0005-0000-0000-000031070000}"/>
+    <cellStyle name="Normal 6 3 4" xfId="1843" xr:uid="{00000000-0005-0000-0000-000032070000}"/>
+    <cellStyle name="Normal 6 3 5" xfId="1844" xr:uid="{00000000-0005-0000-0000-000033070000}"/>
+    <cellStyle name="Normal 6 3 6" xfId="1845" xr:uid="{00000000-0005-0000-0000-000034070000}"/>
+    <cellStyle name="Normal 6 3 7" xfId="1846" xr:uid="{00000000-0005-0000-0000-000035070000}"/>
+    <cellStyle name="Normal 6 4" xfId="1847" xr:uid="{00000000-0005-0000-0000-000036070000}"/>
+    <cellStyle name="Normal 6 4 2" xfId="1848" xr:uid="{00000000-0005-0000-0000-000037070000}"/>
+    <cellStyle name="Normal 6 4 2 2" xfId="1849" xr:uid="{00000000-0005-0000-0000-000038070000}"/>
+    <cellStyle name="Normal 6 4 2 3" xfId="1850" xr:uid="{00000000-0005-0000-0000-000039070000}"/>
+    <cellStyle name="Normal 6 4 3" xfId="1851" xr:uid="{00000000-0005-0000-0000-00003A070000}"/>
+    <cellStyle name="Normal 6 4 3 2" xfId="1852" xr:uid="{00000000-0005-0000-0000-00003B070000}"/>
+    <cellStyle name="Normal 6 4 4" xfId="1853" xr:uid="{00000000-0005-0000-0000-00003C070000}"/>
+    <cellStyle name="Normal 6 4 5" xfId="1854" xr:uid="{00000000-0005-0000-0000-00003D070000}"/>
+    <cellStyle name="Normal 6 4 6" xfId="1855" xr:uid="{00000000-0005-0000-0000-00003E070000}"/>
+    <cellStyle name="Normal 6 4 7" xfId="1856" xr:uid="{00000000-0005-0000-0000-00003F070000}"/>
+    <cellStyle name="Normal 6 5" xfId="1857" xr:uid="{00000000-0005-0000-0000-000040070000}"/>
+    <cellStyle name="Normal 6 5 2" xfId="1858" xr:uid="{00000000-0005-0000-0000-000041070000}"/>
+    <cellStyle name="Normal 6 5 3" xfId="1859" xr:uid="{00000000-0005-0000-0000-000042070000}"/>
+    <cellStyle name="Normal 6 5 4" xfId="1860" xr:uid="{00000000-0005-0000-0000-000043070000}"/>
+    <cellStyle name="Normal 6 5 5" xfId="1861" xr:uid="{00000000-0005-0000-0000-000044070000}"/>
+    <cellStyle name="Normal 6 5 6" xfId="1862" xr:uid="{00000000-0005-0000-0000-000045070000}"/>
+    <cellStyle name="Normal 6 5 7" xfId="1863" xr:uid="{00000000-0005-0000-0000-000046070000}"/>
+    <cellStyle name="Normal 6 6" xfId="1864" xr:uid="{00000000-0005-0000-0000-000047070000}"/>
+    <cellStyle name="Normal 6 6 2" xfId="1865" xr:uid="{00000000-0005-0000-0000-000048070000}"/>
+    <cellStyle name="Normal 6 6 3" xfId="1866" xr:uid="{00000000-0005-0000-0000-000049070000}"/>
+    <cellStyle name="Normal 6 6 4" xfId="1867" xr:uid="{00000000-0005-0000-0000-00004A070000}"/>
+    <cellStyle name="Normal 6 6 5" xfId="1868" xr:uid="{00000000-0005-0000-0000-00004B070000}"/>
+    <cellStyle name="Normal 6 6 6" xfId="1869" xr:uid="{00000000-0005-0000-0000-00004C070000}"/>
+    <cellStyle name="Normal 6 6 7" xfId="1870" xr:uid="{00000000-0005-0000-0000-00004D070000}"/>
+    <cellStyle name="Normal 6 7" xfId="1871" xr:uid="{00000000-0005-0000-0000-00004E070000}"/>
+    <cellStyle name="Normal 6 7 10" xfId="1872" xr:uid="{00000000-0005-0000-0000-00004F070000}"/>
+    <cellStyle name="Normal 6 7 2" xfId="1873" xr:uid="{00000000-0005-0000-0000-000050070000}"/>
+    <cellStyle name="Normal 6 7 3" xfId="1874" xr:uid="{00000000-0005-0000-0000-000051070000}"/>
+    <cellStyle name="Normal 6 7 4" xfId="1875" xr:uid="{00000000-0005-0000-0000-000052070000}"/>
+    <cellStyle name="Normal 6 7 5" xfId="1876" xr:uid="{00000000-0005-0000-0000-000053070000}"/>
+    <cellStyle name="Normal 6 7 6" xfId="1877" xr:uid="{00000000-0005-0000-0000-000054070000}"/>
+    <cellStyle name="Normal 6 7 7" xfId="1878" xr:uid="{00000000-0005-0000-0000-000055070000}"/>
+    <cellStyle name="Normal 6 7 8" xfId="1879" xr:uid="{00000000-0005-0000-0000-000056070000}"/>
+    <cellStyle name="Normal 6 7 9" xfId="1880" xr:uid="{00000000-0005-0000-0000-000057070000}"/>
+    <cellStyle name="Normal 6 8" xfId="1881" xr:uid="{00000000-0005-0000-0000-000058070000}"/>
+    <cellStyle name="Normal 6 8 2" xfId="1882" xr:uid="{00000000-0005-0000-0000-000059070000}"/>
+    <cellStyle name="Normal 6 8 3" xfId="1883" xr:uid="{00000000-0005-0000-0000-00005A070000}"/>
+    <cellStyle name="Normal 6 8 4" xfId="1884" xr:uid="{00000000-0005-0000-0000-00005B070000}"/>
+    <cellStyle name="Normal 6 9" xfId="1885" xr:uid="{00000000-0005-0000-0000-00005C070000}"/>
+    <cellStyle name="Normal 6 9 2" xfId="1886" xr:uid="{00000000-0005-0000-0000-00005D070000}"/>
+    <cellStyle name="Normal 6_destino" xfId="1887" xr:uid="{00000000-0005-0000-0000-00005E070000}"/>
+    <cellStyle name="Normal 7" xfId="1888" xr:uid="{00000000-0005-0000-0000-00005F070000}"/>
+    <cellStyle name="Normal 7 2" xfId="1889" xr:uid="{00000000-0005-0000-0000-000060070000}"/>
+    <cellStyle name="Normal 7 2 2" xfId="1890" xr:uid="{00000000-0005-0000-0000-000061070000}"/>
+    <cellStyle name="Normal 7 2 2 2" xfId="1891" xr:uid="{00000000-0005-0000-0000-000062070000}"/>
+    <cellStyle name="Normal 7 2 2 2 2" xfId="1892" xr:uid="{00000000-0005-0000-0000-000063070000}"/>
+    <cellStyle name="Normal 7 2 3" xfId="1893" xr:uid="{00000000-0005-0000-0000-000064070000}"/>
+    <cellStyle name="Normal 7 2 3 2" xfId="1894" xr:uid="{00000000-0005-0000-0000-000065070000}"/>
+    <cellStyle name="Normal 7 2 4" xfId="1895" xr:uid="{00000000-0005-0000-0000-000066070000}"/>
+    <cellStyle name="Normal 7 2 5" xfId="1896" xr:uid="{00000000-0005-0000-0000-000067070000}"/>
+    <cellStyle name="Normal 7 2_destino" xfId="1897" xr:uid="{00000000-0005-0000-0000-000068070000}"/>
+    <cellStyle name="Normal 7 3" xfId="1898" xr:uid="{00000000-0005-0000-0000-000069070000}"/>
+    <cellStyle name="Normal 7 3 2" xfId="1899" xr:uid="{00000000-0005-0000-0000-00006A070000}"/>
+    <cellStyle name="Normal 7 4" xfId="1900" xr:uid="{00000000-0005-0000-0000-00006B070000}"/>
+    <cellStyle name="Normal 7 5" xfId="1901" xr:uid="{00000000-0005-0000-0000-00006C070000}"/>
+    <cellStyle name="Normal 8" xfId="1902" xr:uid="{00000000-0005-0000-0000-00006D070000}"/>
+    <cellStyle name="Normal 8 2" xfId="1903" xr:uid="{00000000-0005-0000-0000-00006E070000}"/>
+    <cellStyle name="Normal 8 2 2" xfId="1904" xr:uid="{00000000-0005-0000-0000-00006F070000}"/>
+    <cellStyle name="Normal 8 2 3" xfId="1905" xr:uid="{00000000-0005-0000-0000-000070070000}"/>
+    <cellStyle name="Normal 8 3" xfId="1906" xr:uid="{00000000-0005-0000-0000-000071070000}"/>
+    <cellStyle name="Normal 8 3 2" xfId="1907" xr:uid="{00000000-0005-0000-0000-000072070000}"/>
+    <cellStyle name="Normal 8 3 3" xfId="1908" xr:uid="{00000000-0005-0000-0000-000073070000}"/>
+    <cellStyle name="Normal 8 3 4" xfId="1909" xr:uid="{00000000-0005-0000-0000-000074070000}"/>
+    <cellStyle name="Normal 8 4" xfId="1910" xr:uid="{00000000-0005-0000-0000-000075070000}"/>
+    <cellStyle name="Normal 8 5" xfId="1911" xr:uid="{00000000-0005-0000-0000-000076070000}"/>
+    <cellStyle name="Normal 8 6" xfId="1912" xr:uid="{00000000-0005-0000-0000-000077070000}"/>
+    <cellStyle name="Normal 8 7" xfId="1913" xr:uid="{00000000-0005-0000-0000-000078070000}"/>
+    <cellStyle name="Normal 8_destino" xfId="1914" xr:uid="{00000000-0005-0000-0000-000079070000}"/>
+    <cellStyle name="Normal 9" xfId="1915" xr:uid="{00000000-0005-0000-0000-00007A070000}"/>
+    <cellStyle name="Normal 9 2" xfId="1916" xr:uid="{00000000-0005-0000-0000-00007B070000}"/>
+    <cellStyle name="Normal 9 2 2" xfId="1917" xr:uid="{00000000-0005-0000-0000-00007C070000}"/>
+    <cellStyle name="Normal 9 3" xfId="1918" xr:uid="{00000000-0005-0000-0000-00007D070000}"/>
+    <cellStyle name="Normal 9 3 2" xfId="1919" xr:uid="{00000000-0005-0000-0000-00007E070000}"/>
+    <cellStyle name="Normal 9 4" xfId="1920" xr:uid="{00000000-0005-0000-0000-00007F070000}"/>
+    <cellStyle name="Normal 9 5" xfId="1921" xr:uid="{00000000-0005-0000-0000-000080070000}"/>
+    <cellStyle name="Normal_00_Glosa" xfId="2071" xr:uid="{00000000-0005-0000-0000-000081070000}"/>
+    <cellStyle name="Normal_consulta212 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000082070000}"/>
+    <cellStyle name="Normal_consulta212 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000083070000}"/>
+    <cellStyle name="Normal_DESEST97" xfId="3" xr:uid="{00000000-0005-0000-0000-000084070000}"/>
+    <cellStyle name="Normal_MIP_73x73_0713" xfId="2070" xr:uid="{00000000-0005-0000-0000-000085070000}"/>
+    <cellStyle name="normální_Allianz Pojistovna" xfId="1922" xr:uid="{00000000-0005-0000-0000-000086070000}"/>
+    <cellStyle name="Notas 2" xfId="1923" xr:uid="{00000000-0005-0000-0000-000087070000}"/>
+    <cellStyle name="Notas 2 2" xfId="1924" xr:uid="{00000000-0005-0000-0000-000088070000}"/>
+    <cellStyle name="Notas 2 2 2" xfId="1925" xr:uid="{00000000-0005-0000-0000-000089070000}"/>
+    <cellStyle name="Notas 2 3" xfId="1926" xr:uid="{00000000-0005-0000-0000-00008A070000}"/>
+    <cellStyle name="Notas 2 3 2" xfId="1927" xr:uid="{00000000-0005-0000-0000-00008B070000}"/>
+    <cellStyle name="Notas 2 4" xfId="1928" xr:uid="{00000000-0005-0000-0000-00008C070000}"/>
+    <cellStyle name="Notas 2 5" xfId="1929" xr:uid="{00000000-0005-0000-0000-00008D070000}"/>
+    <cellStyle name="Notas 3" xfId="1930" xr:uid="{00000000-0005-0000-0000-00008E070000}"/>
+    <cellStyle name="Notas 3 2" xfId="1931" xr:uid="{00000000-0005-0000-0000-00008F070000}"/>
+    <cellStyle name="Notas 3 3" xfId="1932" xr:uid="{00000000-0005-0000-0000-000090070000}"/>
+    <cellStyle name="Notas 4" xfId="1933" xr:uid="{00000000-0005-0000-0000-000091070000}"/>
+    <cellStyle name="Notas 4 2" xfId="1934" xr:uid="{00000000-0005-0000-0000-000092070000}"/>
+    <cellStyle name="Notas 5" xfId="1935" xr:uid="{00000000-0005-0000-0000-000093070000}"/>
+    <cellStyle name="Notas 5 2" xfId="1936" xr:uid="{00000000-0005-0000-0000-000094070000}"/>
+    <cellStyle name="Note" xfId="1937" xr:uid="{00000000-0005-0000-0000-000095070000}"/>
+    <cellStyle name="Output" xfId="1938" xr:uid="{00000000-0005-0000-0000-000096070000}"/>
+    <cellStyle name="pablo" xfId="1939" xr:uid="{00000000-0005-0000-0000-000097070000}"/>
+    <cellStyle name="Porcentaje 2" xfId="1940" xr:uid="{00000000-0005-0000-0000-000098070000}"/>
+    <cellStyle name="Porcentaje 2 2" xfId="1941" xr:uid="{00000000-0005-0000-0000-000099070000}"/>
+    <cellStyle name="Porcentaje 2 2 2" xfId="1942" xr:uid="{00000000-0005-0000-0000-00009A070000}"/>
+    <cellStyle name="Porcentaje 2 2 3" xfId="1943" xr:uid="{00000000-0005-0000-0000-00009B070000}"/>
+    <cellStyle name="Porcentaje 2 3" xfId="1944" xr:uid="{00000000-0005-0000-0000-00009C070000}"/>
+    <cellStyle name="Porcentaje 2 4" xfId="1945" xr:uid="{00000000-0005-0000-0000-00009D070000}"/>
+    <cellStyle name="Porcentaje 3" xfId="1946" xr:uid="{00000000-0005-0000-0000-00009E070000}"/>
+    <cellStyle name="Porcentaje 3 2" xfId="1947" xr:uid="{00000000-0005-0000-0000-00009F070000}"/>
+    <cellStyle name="Porcentaje 3 3" xfId="1948" xr:uid="{00000000-0005-0000-0000-0000A0070000}"/>
+    <cellStyle name="Porcentaje 3 4" xfId="1949" xr:uid="{00000000-0005-0000-0000-0000A1070000}"/>
+    <cellStyle name="Porcentaje 3 5" xfId="1950" xr:uid="{00000000-0005-0000-0000-0000A2070000}"/>
+    <cellStyle name="Porcentaje 3 6" xfId="1951" xr:uid="{00000000-0005-0000-0000-0000A3070000}"/>
+    <cellStyle name="Porcentaje 4" xfId="1952" xr:uid="{00000000-0005-0000-0000-0000A4070000}"/>
+    <cellStyle name="Porcentaje 4 2" xfId="1953" xr:uid="{00000000-0005-0000-0000-0000A5070000}"/>
+    <cellStyle name="Porcentaje 5" xfId="1954" xr:uid="{00000000-0005-0000-0000-0000A6070000}"/>
+    <cellStyle name="Porcentaje 5 2" xfId="1955" xr:uid="{00000000-0005-0000-0000-0000A7070000}"/>
+    <cellStyle name="Porcentaje 5 3" xfId="1956" xr:uid="{00000000-0005-0000-0000-0000A8070000}"/>
+    <cellStyle name="Porcentaje 6" xfId="1957" xr:uid="{00000000-0005-0000-0000-0000A9070000}"/>
+    <cellStyle name="Porcentaje 6 2" xfId="1958" xr:uid="{00000000-0005-0000-0000-0000AA070000}"/>
+    <cellStyle name="Porcentaje 7" xfId="1959" xr:uid="{00000000-0005-0000-0000-0000AB070000}"/>
+    <cellStyle name="Porcentual" xfId="1960" xr:uid="{00000000-0005-0000-0000-0000AC070000}"/>
+    <cellStyle name="Porcentual 2" xfId="1961" xr:uid="{00000000-0005-0000-0000-0000AD070000}"/>
+    <cellStyle name="Porcentual 2 2" xfId="1962" xr:uid="{00000000-0005-0000-0000-0000AE070000}"/>
+    <cellStyle name="Porcentual 2 2 2" xfId="1963" xr:uid="{00000000-0005-0000-0000-0000AF070000}"/>
+    <cellStyle name="Porcentual 2 2 2 2" xfId="1964" xr:uid="{00000000-0005-0000-0000-0000B0070000}"/>
+    <cellStyle name="Porcentual 2 2 2 3" xfId="1965" xr:uid="{00000000-0005-0000-0000-0000B1070000}"/>
+    <cellStyle name="Porcentual 2 2 3" xfId="1966" xr:uid="{00000000-0005-0000-0000-0000B2070000}"/>
+    <cellStyle name="Porcentual 2 2 3 2" xfId="1967" xr:uid="{00000000-0005-0000-0000-0000B3070000}"/>
+    <cellStyle name="Porcentual 2 2 3 3" xfId="1968" xr:uid="{00000000-0005-0000-0000-0000B4070000}"/>
+    <cellStyle name="Porcentual 2 2 4" xfId="1969" xr:uid="{00000000-0005-0000-0000-0000B5070000}"/>
+    <cellStyle name="Porcentual 2 2 5" xfId="1970" xr:uid="{00000000-0005-0000-0000-0000B6070000}"/>
+    <cellStyle name="Porcentual 2 2 6" xfId="1971" xr:uid="{00000000-0005-0000-0000-0000B7070000}"/>
+    <cellStyle name="Porcentual 2 3" xfId="1972" xr:uid="{00000000-0005-0000-0000-0000B8070000}"/>
+    <cellStyle name="Porcentual 2 3 2" xfId="1973" xr:uid="{00000000-0005-0000-0000-0000B9070000}"/>
+    <cellStyle name="Porcentual 2 3 3" xfId="1974" xr:uid="{00000000-0005-0000-0000-0000BA070000}"/>
+    <cellStyle name="Porcentual 2 4" xfId="1975" xr:uid="{00000000-0005-0000-0000-0000BB070000}"/>
+    <cellStyle name="Porcentual 2 4 2" xfId="1976" xr:uid="{00000000-0005-0000-0000-0000BC070000}"/>
+    <cellStyle name="Porcentual 2 4 3" xfId="1977" xr:uid="{00000000-0005-0000-0000-0000BD070000}"/>
+    <cellStyle name="Porcentual 2 5" xfId="1978" xr:uid="{00000000-0005-0000-0000-0000BE070000}"/>
+    <cellStyle name="Porcentual 2 5 2" xfId="1979" xr:uid="{00000000-0005-0000-0000-0000BF070000}"/>
+    <cellStyle name="Porcentual 2 5 3" xfId="1980" xr:uid="{00000000-0005-0000-0000-0000C0070000}"/>
+    <cellStyle name="Porcentual 2 6" xfId="1981" xr:uid="{00000000-0005-0000-0000-0000C1070000}"/>
+    <cellStyle name="Porcentual 2 6 2" xfId="1982" xr:uid="{00000000-0005-0000-0000-0000C2070000}"/>
+    <cellStyle name="Porcentual 2 6 3" xfId="1983" xr:uid="{00000000-0005-0000-0000-0000C3070000}"/>
+    <cellStyle name="Porcentual 2 7" xfId="1984" xr:uid="{00000000-0005-0000-0000-0000C4070000}"/>
+    <cellStyle name="Porcentual 3" xfId="1985" xr:uid="{00000000-0005-0000-0000-0000C5070000}"/>
+    <cellStyle name="Porcentual 3 2" xfId="1986" xr:uid="{00000000-0005-0000-0000-0000C6070000}"/>
+    <cellStyle name="Porcentual 4" xfId="1987" xr:uid="{00000000-0005-0000-0000-0000C7070000}"/>
+    <cellStyle name="Porcentual 4 2" xfId="1988" xr:uid="{00000000-0005-0000-0000-0000C8070000}"/>
+    <cellStyle name="Porcentual 4 2 2" xfId="1989" xr:uid="{00000000-0005-0000-0000-0000C9070000}"/>
+    <cellStyle name="Porcentual 4 3" xfId="1990" xr:uid="{00000000-0005-0000-0000-0000CA070000}"/>
+    <cellStyle name="Porcentual 4 3 2" xfId="1991" xr:uid="{00000000-0005-0000-0000-0000CB070000}"/>
+    <cellStyle name="Porcentual 4 4" xfId="1992" xr:uid="{00000000-0005-0000-0000-0000CC070000}"/>
+    <cellStyle name="Porcentual 5" xfId="1993" xr:uid="{00000000-0005-0000-0000-0000CD070000}"/>
+    <cellStyle name="Salida 2" xfId="1994" xr:uid="{00000000-0005-0000-0000-0000CE070000}"/>
+    <cellStyle name="Salida 2 2" xfId="1995" xr:uid="{00000000-0005-0000-0000-0000CF070000}"/>
+    <cellStyle name="Salida 2 3" xfId="1996" xr:uid="{00000000-0005-0000-0000-0000D0070000}"/>
+    <cellStyle name="Salida 2 4" xfId="1997" xr:uid="{00000000-0005-0000-0000-0000D1070000}"/>
+    <cellStyle name="Salida 2 5" xfId="1998" xr:uid="{00000000-0005-0000-0000-0000D2070000}"/>
+    <cellStyle name="Salida 3" xfId="1999" xr:uid="{00000000-0005-0000-0000-0000D3070000}"/>
+    <cellStyle name="Salida 4" xfId="2000" xr:uid="{00000000-0005-0000-0000-0000D4070000}"/>
+    <cellStyle name="Salida 5" xfId="2001" xr:uid="{00000000-0005-0000-0000-0000D5070000}"/>
+    <cellStyle name="SAPBEXstdItem" xfId="2002" xr:uid="{00000000-0005-0000-0000-0000D6070000}"/>
+    <cellStyle name="SAPBEXtitle" xfId="2003" xr:uid="{00000000-0005-0000-0000-0000D7070000}"/>
+    <cellStyle name="standard" xfId="2004" xr:uid="{00000000-0005-0000-0000-0000D8070000}"/>
+    <cellStyle name="Texto de advertencia 2" xfId="2005" xr:uid="{00000000-0005-0000-0000-0000D9070000}"/>
+    <cellStyle name="Texto de advertencia 2 2" xfId="2006" xr:uid="{00000000-0005-0000-0000-0000DA070000}"/>
+    <cellStyle name="Texto de advertencia 2 3" xfId="2007" xr:uid="{00000000-0005-0000-0000-0000DB070000}"/>
+    <cellStyle name="Texto de advertencia 2 4" xfId="2008" xr:uid="{00000000-0005-0000-0000-0000DC070000}"/>
+    <cellStyle name="Texto de advertencia 2 5" xfId="2009" xr:uid="{00000000-0005-0000-0000-0000DD070000}"/>
+    <cellStyle name="Texto de advertencia 3" xfId="2010" xr:uid="{00000000-0005-0000-0000-0000DE070000}"/>
+    <cellStyle name="Texto de advertencia 4" xfId="2011" xr:uid="{00000000-0005-0000-0000-0000DF070000}"/>
+    <cellStyle name="Texto de advertencia 5" xfId="2012" xr:uid="{00000000-0005-0000-0000-0000E0070000}"/>
+    <cellStyle name="Texto explicativo 2" xfId="2013" xr:uid="{00000000-0005-0000-0000-0000E1070000}"/>
+    <cellStyle name="Texto explicativo 2 2" xfId="2014" xr:uid="{00000000-0005-0000-0000-0000E2070000}"/>
+    <cellStyle name="Texto explicativo 2 3" xfId="2015" xr:uid="{00000000-0005-0000-0000-0000E3070000}"/>
+    <cellStyle name="Texto explicativo 2 4" xfId="2016" xr:uid="{00000000-0005-0000-0000-0000E4070000}"/>
+    <cellStyle name="Texto explicativo 2 5" xfId="2017" xr:uid="{00000000-0005-0000-0000-0000E5070000}"/>
+    <cellStyle name="Texto explicativo 3" xfId="2018" xr:uid="{00000000-0005-0000-0000-0000E6070000}"/>
+    <cellStyle name="Texto explicativo 4" xfId="2019" xr:uid="{00000000-0005-0000-0000-0000E7070000}"/>
+    <cellStyle name="Texto explicativo 5" xfId="2020" xr:uid="{00000000-0005-0000-0000-0000E8070000}"/>
+    <cellStyle name="Title" xfId="2021" xr:uid="{00000000-0005-0000-0000-0000E9070000}"/>
+    <cellStyle name="Título 1 2" xfId="2022" xr:uid="{00000000-0005-0000-0000-0000EA070000}"/>
+    <cellStyle name="Título 1 2 2" xfId="2023" xr:uid="{00000000-0005-0000-0000-0000EB070000}"/>
+    <cellStyle name="Título 1 2 3" xfId="2024" xr:uid="{00000000-0005-0000-0000-0000EC070000}"/>
+    <cellStyle name="Título 1 2 4" xfId="2025" xr:uid="{00000000-0005-0000-0000-0000ED070000}"/>
+    <cellStyle name="Título 1 2 5" xfId="2026" xr:uid="{00000000-0005-0000-0000-0000EE070000}"/>
+    <cellStyle name="Título 1 3" xfId="2027" xr:uid="{00000000-0005-0000-0000-0000EF070000}"/>
+    <cellStyle name="Título 1 3 2" xfId="2028" xr:uid="{00000000-0005-0000-0000-0000F0070000}"/>
+    <cellStyle name="Título 1 4" xfId="2029" xr:uid="{00000000-0005-0000-0000-0000F1070000}"/>
+    <cellStyle name="Título 1 4 2" xfId="2030" xr:uid="{00000000-0005-0000-0000-0000F2070000}"/>
+    <cellStyle name="Título 1 5" xfId="2031" xr:uid="{00000000-0005-0000-0000-0000F3070000}"/>
+    <cellStyle name="Título 1 5 2" xfId="2032" xr:uid="{00000000-0005-0000-0000-0000F4070000}"/>
+    <cellStyle name="Título 1 6" xfId="2033" xr:uid="{00000000-0005-0000-0000-0000F5070000}"/>
+    <cellStyle name="Título 2 2" xfId="2034" xr:uid="{00000000-0005-0000-0000-0000F6070000}"/>
+    <cellStyle name="Título 2 2 2" xfId="2035" xr:uid="{00000000-0005-0000-0000-0000F7070000}"/>
+    <cellStyle name="Título 2 2 3" xfId="2036" xr:uid="{00000000-0005-0000-0000-0000F8070000}"/>
+    <cellStyle name="Título 2 2 4" xfId="2037" xr:uid="{00000000-0005-0000-0000-0000F9070000}"/>
+    <cellStyle name="Título 2 2 5" xfId="2038" xr:uid="{00000000-0005-0000-0000-0000FA070000}"/>
+    <cellStyle name="Título 2 3" xfId="2039" xr:uid="{00000000-0005-0000-0000-0000FB070000}"/>
+    <cellStyle name="Título 2 4" xfId="2040" xr:uid="{00000000-0005-0000-0000-0000FC070000}"/>
+    <cellStyle name="Título 2 5" xfId="2041" xr:uid="{00000000-0005-0000-0000-0000FD070000}"/>
+    <cellStyle name="Título 3 2" xfId="2042" xr:uid="{00000000-0005-0000-0000-0000FE070000}"/>
+    <cellStyle name="Título 3 2 2" xfId="2043" xr:uid="{00000000-0005-0000-0000-0000FF070000}"/>
+    <cellStyle name="Título 3 2 3" xfId="2044" xr:uid="{00000000-0005-0000-0000-000000080000}"/>
+    <cellStyle name="Título 3 2 4" xfId="2045" xr:uid="{00000000-0005-0000-0000-000001080000}"/>
+    <cellStyle name="Título 3 2 5" xfId="2046" xr:uid="{00000000-0005-0000-0000-000002080000}"/>
+    <cellStyle name="Título 3 3" xfId="2047" xr:uid="{00000000-0005-0000-0000-000003080000}"/>
+    <cellStyle name="Título 3 4" xfId="2048" xr:uid="{00000000-0005-0000-0000-000004080000}"/>
+    <cellStyle name="Título 3 5" xfId="2049" xr:uid="{00000000-0005-0000-0000-000005080000}"/>
+    <cellStyle name="Título 4" xfId="2050" xr:uid="{00000000-0005-0000-0000-000006080000}"/>
+    <cellStyle name="Título 4 2" xfId="2051" xr:uid="{00000000-0005-0000-0000-000007080000}"/>
+    <cellStyle name="Título 4 3" xfId="2052" xr:uid="{00000000-0005-0000-0000-000008080000}"/>
+    <cellStyle name="Título 4 4" xfId="2053" xr:uid="{00000000-0005-0000-0000-000009080000}"/>
+    <cellStyle name="Título 4 5" xfId="2054" xr:uid="{00000000-0005-0000-0000-00000A080000}"/>
+    <cellStyle name="Título 5" xfId="2055" xr:uid="{00000000-0005-0000-0000-00000B080000}"/>
+    <cellStyle name="Título 6" xfId="2056" xr:uid="{00000000-0005-0000-0000-00000C080000}"/>
+    <cellStyle name="Título 7" xfId="2057" xr:uid="{00000000-0005-0000-0000-00000D080000}"/>
+    <cellStyle name="Total 2" xfId="2058" xr:uid="{00000000-0005-0000-0000-00000E080000}"/>
+    <cellStyle name="Total 2 2" xfId="2059" xr:uid="{00000000-0005-0000-0000-00000F080000}"/>
+    <cellStyle name="Total 2 3" xfId="2060" xr:uid="{00000000-0005-0000-0000-000010080000}"/>
+    <cellStyle name="Total 2 4" xfId="2061" xr:uid="{00000000-0005-0000-0000-000011080000}"/>
+    <cellStyle name="Total 2 5" xfId="2062" xr:uid="{00000000-0005-0000-0000-000012080000}"/>
+    <cellStyle name="Total 3" xfId="2063" xr:uid="{00000000-0005-0000-0000-000013080000}"/>
+    <cellStyle name="Total 4" xfId="2064" xr:uid="{00000000-0005-0000-0000-000014080000}"/>
+    <cellStyle name="Total 5" xfId="2065" xr:uid="{00000000-0005-0000-0000-000015080000}"/>
+    <cellStyle name="Undefiniert" xfId="2066" xr:uid="{00000000-0005-0000-0000-000016080000}"/>
+    <cellStyle name="Währung [0]_Tax Losses 00-01 February 1" xfId="2067" xr:uid="{00000000-0005-0000-0000-000017080000}"/>
+    <cellStyle name="Währung_Tax Losses 00-01 February 1" xfId="2068" xr:uid="{00000000-0005-0000-0000-000018080000}"/>
+    <cellStyle name="Warning Text" xfId="2069" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -850,17265 +5676,6213 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B4:C35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B3:F19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="3" max="3" width="61.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" customWidth="1"/>
+    <col min="2" max="2" width="4.85546875" customWidth="1"/>
+    <col min="3" max="3" width="68.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:3">
-[...21 lines deleted...]
-      <c r="B10" s="6">
+    <row r="3" spans="2:6" ht="15.75">
+      <c r="B3" s="45" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="2:6" ht="15.75">
+      <c r="B4" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="57"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+    </row>
+    <row r="5" spans="2:6" ht="15.75">
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+    </row>
+    <row r="6" spans="2:6" ht="15.75">
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+    </row>
+    <row r="7" spans="2:6" ht="15.75">
+      <c r="B7" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+    </row>
+    <row r="8" spans="2:6" ht="16.5" thickBot="1">
+      <c r="B8" s="60"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+    </row>
+    <row r="9" spans="2:6" ht="15.75">
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+    </row>
+    <row r="10" spans="2:6" ht="15.75">
+      <c r="B10" s="62"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+    </row>
+    <row r="11" spans="2:6" ht="15.75">
+      <c r="B11" s="62">
         <v>1</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...4 lines deleted...]
-      <c r="B11" s="6">
+      <c r="C11" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+    </row>
+    <row r="12" spans="2:6" ht="15.75">
+      <c r="B12" s="62">
         <v>2</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...4 lines deleted...]
-      <c r="B12" s="6">
+      <c r="C12" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
+    </row>
+    <row r="13" spans="2:6" ht="15.75">
+      <c r="B13" s="62">
         <v>3</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...55 lines deleted...]
-      <c r="C19" s="7" t="s">
+      <c r="C13" s="63" t="s">
         <v>41</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="C35" s="5"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+    </row>
+    <row r="14" spans="2:6" ht="15.75">
+      <c r="B14" s="62"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+    </row>
+    <row r="15" spans="2:6" ht="15.75">
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+    </row>
+    <row r="16" spans="2:6" ht="15.75">
+      <c r="B16" s="56"/>
+      <c r="C16" s="56"/>
+    </row>
+    <row r="17" spans="2:3" ht="15.75">
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+    </row>
+    <row r="18" spans="2:3" ht="15.75">
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+    </row>
+    <row r="19" spans="2:3" ht="15.75">
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C10" location="'1'!A1" display="Matriz de oferta nacional, precios básico"/>
-[...23 lines deleted...]
-    <hyperlink ref="C34" location="'25'!A1" display="Márgenes de comercio, utilización final"/>
+    <hyperlink ref="K10" location="'1'!A1" display="Producto interno bruto. Enfoque de la producción" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="K11" location="'8'!A1" display="Precuadrante de oferta nacional" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="K12" location="'9'!A1" display="Cuadrante de utilización intermedia nacional" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="K13" location="'10'!A1" display="Cuadrante de utilización final nacional" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="K14" location="'11'!A1" display="Precuadrante de oferta importada" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="K15" location="'12'!A1" display="Cuadrante de utilización intermedia importada" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="K16" location="'13'!A1" display="Cuadrante de utilización final importada" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="K17" location="'14'!A1" display="Precuadrante de oferta total" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="K18" location="'15'!A1" display="Cuadrante de utilización intermedia total" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="K19" location="'16'!A1" display="Cuadrante de utilización final total" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="K21" location="'18'!A1" display="Cuadrante de utilización intermedia nacional" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="K22" location="'19'!A1" display="Cuadrante de utilización final nacional" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="K23" location="'20'!A1" display="Precuadrante de oferta importada" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="K24" location="'21'!A1" display="Cuadrante de utilización intermedia importada" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="K25" location="'22'!A1" display="Cuadrante de utilización final importada" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="K26" location="'23'!A1" display="Precuadrante de oferta total" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="K27" location="'24'!A1" display="Cuadrante de utilización intermedia total" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="K28" location="'25'!A1" display="Cuadrante de utilización final total" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="K20" location="'17'!A1" display="Precuadrante de oferta nacional" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="C11" location="'1'!A1" display="Matriz de insumo producto doméstica a precio básico" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="C12" location="'2'!A1" display="Matriz de coeficientes directos" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="C13" location="'3'!A1" display="Matriz de coeficientes directos e indirectos (matriz inversa de Leontief)" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...6783 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B4:F23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A4:E120"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="3" max="3" width="50.7109375" customWidth="1"/>
-    <col min="6" max="6" width="50.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="50.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:6">
-[...21 lines deleted...]
-      <c r="B10" s="6">
+    <row r="4" spans="1:5" ht="15.75">
+      <c r="B4" s="46" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="B7" s="48"/>
+      <c r="C7" s="49"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="B8" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="51"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="B9" s="52"/>
+      <c r="C9" s="8"/>
+    </row>
+    <row r="10" spans="1:5" s="55" customFormat="1">
+      <c r="A10" s="9"/>
+      <c r="B10" s="53">
         <v>1</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B11" s="6">
+      <c r="C10" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:5" s="55" customFormat="1">
+      <c r="A11" s="9"/>
+      <c r="B11" s="53">
         <v>2</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="6">
+      <c r="C11" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:5" s="8" customFormat="1">
+      <c r="A12" s="9"/>
+      <c r="B12" s="53">
         <v>3</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B13" s="6">
+      <c r="C12" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="55"/>
+    </row>
+    <row r="13" spans="1:5" s="8" customFormat="1">
+      <c r="B13" s="53">
         <v>4</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B14" s="6">
+      <c r="C13" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="55"/>
+    </row>
+    <row r="14" spans="1:5" s="8" customFormat="1">
+      <c r="A14" s="1"/>
+      <c r="B14" s="53">
         <v>5</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B15" s="6">
+      <c r="C14" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="55"/>
+    </row>
+    <row r="15" spans="1:5" s="8" customFormat="1">
+      <c r="A15" s="1"/>
+      <c r="B15" s="53">
         <v>6</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B16" s="6">
+      <c r="C15" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="55"/>
+    </row>
+    <row r="16" spans="1:5" s="8" customFormat="1">
+      <c r="A16" s="1"/>
+      <c r="B16" s="53">
         <v>7</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B17" s="6">
+      <c r="C16" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="55"/>
+    </row>
+    <row r="17" spans="1:5" s="8" customFormat="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="53">
         <v>8</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B18" s="6">
+      <c r="C17" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="55"/>
+    </row>
+    <row r="18" spans="1:5" s="8" customFormat="1">
+      <c r="A18" s="1"/>
+      <c r="B18" s="53">
         <v>9</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B19" s="6">
+      <c r="C18" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="55"/>
+    </row>
+    <row r="19" spans="1:5" s="8" customFormat="1">
+      <c r="A19" s="1"/>
+      <c r="B19" s="53">
         <v>10</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B20" s="6">
+      <c r="C19" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="55"/>
+    </row>
+    <row r="20" spans="1:5" s="8" customFormat="1">
+      <c r="A20" s="1"/>
+      <c r="B20" s="53">
         <v>11</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B21" s="6">
+      <c r="C20" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="55"/>
+    </row>
+    <row r="21" spans="1:5" s="8" customFormat="1">
+      <c r="A21" s="1"/>
+      <c r="B21" s="53">
         <v>12</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...21 lines deleted...]
-      <c r="F23" s="8"/>
+      <c r="C21" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="55"/>
+    </row>
+    <row r="22" spans="1:5" s="8" customFormat="1">
+      <c r="A22" s="1"/>
+      <c r="B22" s="53"/>
+      <c r="C22" s="53"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="55"/>
+    </row>
+    <row r="23" spans="1:5" s="8" customFormat="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="55"/>
+    </row>
+    <row r="24" spans="1:5" s="8" customFormat="1">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="55"/>
+    </row>
+    <row r="25" spans="1:5" s="8" customFormat="1">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="55"/>
+    </row>
+    <row r="26" spans="1:5" s="8" customFormat="1">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="55"/>
+    </row>
+    <row r="27" spans="1:5" s="8" customFormat="1">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="55"/>
+    </row>
+    <row r="28" spans="1:5" s="8" customFormat="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="55"/>
+    </row>
+    <row r="29" spans="1:5" s="8" customFormat="1">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="55"/>
+    </row>
+    <row r="30" spans="1:5" s="8" customFormat="1">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="55"/>
+    </row>
+    <row r="31" spans="1:5" s="8" customFormat="1">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="55"/>
+    </row>
+    <row r="32" spans="1:5" s="8" customFormat="1">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="55"/>
+    </row>
+    <row r="33" spans="1:5" s="8" customFormat="1">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="55"/>
+    </row>
+    <row r="34" spans="1:5" s="8" customFormat="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="55"/>
+    </row>
+    <row r="35" spans="1:5" s="8" customFormat="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="55"/>
+    </row>
+    <row r="36" spans="1:5" s="8" customFormat="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="55"/>
+    </row>
+    <row r="37" spans="1:5" s="8" customFormat="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="55"/>
+    </row>
+    <row r="38" spans="1:5" s="8" customFormat="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="55"/>
+    </row>
+    <row r="39" spans="1:5" s="8" customFormat="1">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="55"/>
+    </row>
+    <row r="40" spans="1:5" s="8" customFormat="1">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="55"/>
+    </row>
+    <row r="41" spans="1:5" s="8" customFormat="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="55"/>
+    </row>
+    <row r="42" spans="1:5" s="8" customFormat="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="55"/>
+    </row>
+    <row r="43" spans="1:5" s="8" customFormat="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="55"/>
+    </row>
+    <row r="44" spans="1:5" s="8" customFormat="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="55"/>
+    </row>
+    <row r="45" spans="1:5" s="8" customFormat="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="55"/>
+    </row>
+    <row r="46" spans="1:5" s="8" customFormat="1">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="55"/>
+    </row>
+    <row r="47" spans="1:5" s="8" customFormat="1">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="55"/>
+    </row>
+    <row r="48" spans="1:5" s="8" customFormat="1">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="55"/>
+    </row>
+    <row r="49" spans="1:5" s="8" customFormat="1">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="55"/>
+    </row>
+    <row r="50" spans="1:5" s="8" customFormat="1">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="55"/>
+    </row>
+    <row r="51" spans="1:5" s="8" customFormat="1">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="55"/>
+    </row>
+    <row r="52" spans="1:5" s="8" customFormat="1">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="55"/>
+    </row>
+    <row r="53" spans="1:5" s="8" customFormat="1">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="55"/>
+    </row>
+    <row r="54" spans="1:5" s="8" customFormat="1">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="55"/>
+    </row>
+    <row r="55" spans="1:5" s="8" customFormat="1">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="55"/>
+    </row>
+    <row r="56" spans="1:5" s="8" customFormat="1">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="55"/>
+    </row>
+    <row r="57" spans="1:5" s="8" customFormat="1">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="55"/>
+    </row>
+    <row r="58" spans="1:5" s="8" customFormat="1">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="55"/>
+    </row>
+    <row r="59" spans="1:5" s="8" customFormat="1">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="55"/>
+    </row>
+    <row r="60" spans="1:5" s="8" customFormat="1">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="55"/>
+    </row>
+    <row r="61" spans="1:5" s="8" customFormat="1">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="55"/>
+    </row>
+    <row r="62" spans="1:5" s="8" customFormat="1">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="55"/>
+    </row>
+    <row r="63" spans="1:5" s="8" customFormat="1">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="55"/>
+    </row>
+    <row r="64" spans="1:5" s="8" customFormat="1">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="55"/>
+    </row>
+    <row r="65" spans="1:5" s="8" customFormat="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="55"/>
+    </row>
+    <row r="66" spans="1:5" s="8" customFormat="1">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="55"/>
+    </row>
+    <row r="67" spans="1:5" s="8" customFormat="1">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="55"/>
+    </row>
+    <row r="68" spans="1:5" s="8" customFormat="1">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="55"/>
+    </row>
+    <row r="69" spans="1:5" s="8" customFormat="1">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="55"/>
+    </row>
+    <row r="70" spans="1:5" s="8" customFormat="1">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="55"/>
+    </row>
+    <row r="71" spans="1:5" s="8" customFormat="1">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="55"/>
+    </row>
+    <row r="72" spans="1:5" s="8" customFormat="1">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="55"/>
+    </row>
+    <row r="73" spans="1:5" s="8" customFormat="1">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="55"/>
+    </row>
+    <row r="74" spans="1:5" s="8" customFormat="1">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="55"/>
+    </row>
+    <row r="75" spans="1:5" s="8" customFormat="1">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="55"/>
+    </row>
+    <row r="76" spans="1:5" s="8" customFormat="1">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="55"/>
+    </row>
+    <row r="77" spans="1:5" s="8" customFormat="1">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="55"/>
+    </row>
+    <row r="78" spans="1:5" s="8" customFormat="1">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="55"/>
+    </row>
+    <row r="79" spans="1:5" s="8" customFormat="1">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="55"/>
+    </row>
+    <row r="80" spans="1:5" s="8" customFormat="1">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="55"/>
+    </row>
+    <row r="81" spans="1:5" s="8" customFormat="1">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="55"/>
+    </row>
+    <row r="82" spans="1:5" s="8" customFormat="1">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="55"/>
+    </row>
+    <row r="83" spans="1:5" s="8" customFormat="1">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1"/>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="55"/>
+    </row>
+    <row r="84" spans="1:5" s="8" customFormat="1">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="55"/>
+    </row>
+    <row r="85" spans="1:5" s="8" customFormat="1">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="55"/>
+    </row>
+    <row r="86" spans="1:5" s="8" customFormat="1">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="55"/>
+    </row>
+    <row r="87" spans="1:5" s="8" customFormat="1">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="55"/>
+    </row>
+    <row r="88" spans="1:5" s="8" customFormat="1">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="55"/>
+    </row>
+    <row r="89" spans="1:5" s="8" customFormat="1">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="55"/>
+    </row>
+    <row r="90" spans="1:5" s="8" customFormat="1">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="55"/>
+    </row>
+    <row r="91" spans="1:5" s="8" customFormat="1">
+      <c r="A91" s="1"/>
+      <c r="B91" s="1"/>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="55"/>
+    </row>
+    <row r="92" spans="1:5" s="8" customFormat="1">
+      <c r="A92" s="1"/>
+      <c r="B92" s="1"/>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="55"/>
+    </row>
+    <row r="93" spans="1:5" s="8" customFormat="1">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1"/>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="55"/>
+    </row>
+    <row r="94" spans="1:5" s="8" customFormat="1">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1"/>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="55"/>
+    </row>
+    <row r="95" spans="1:5" s="8" customFormat="1">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="55"/>
+    </row>
+    <row r="96" spans="1:5" s="8" customFormat="1">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1"/>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="55"/>
+    </row>
+    <row r="97" spans="1:5" s="8" customFormat="1">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1"/>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="55"/>
+    </row>
+    <row r="98" spans="1:5" s="8" customFormat="1">
+      <c r="A98" s="1"/>
+      <c r="B98" s="1"/>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="55"/>
+    </row>
+    <row r="99" spans="1:5" s="8" customFormat="1">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1"/>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="55"/>
+    </row>
+    <row r="100" spans="1:5" s="8" customFormat="1">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1"/>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="55"/>
+    </row>
+    <row r="101" spans="1:5" s="8" customFormat="1">
+      <c r="A101" s="1"/>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="55"/>
+    </row>
+    <row r="102" spans="1:5" s="8" customFormat="1">
+      <c r="A102" s="1"/>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="55"/>
+    </row>
+    <row r="103" spans="1:5" s="8" customFormat="1">
+      <c r="A103" s="1"/>
+      <c r="B103" s="1"/>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="55"/>
+    </row>
+    <row r="104" spans="1:5" s="8" customFormat="1">
+      <c r="A104" s="1"/>
+      <c r="B104" s="1"/>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="55"/>
+    </row>
+    <row r="105" spans="1:5" s="8" customFormat="1">
+      <c r="A105" s="1"/>
+      <c r="B105" s="1"/>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="55"/>
+    </row>
+    <row r="106" spans="1:5" s="8" customFormat="1">
+      <c r="A106" s="1"/>
+      <c r="B106" s="1"/>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="55"/>
+    </row>
+    <row r="107" spans="1:5" s="8" customFormat="1">
+      <c r="A107" s="1"/>
+      <c r="B107" s="1"/>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="55"/>
+    </row>
+    <row r="108" spans="1:5" s="8" customFormat="1">
+      <c r="A108" s="1"/>
+      <c r="B108" s="1"/>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="55"/>
+    </row>
+    <row r="109" spans="1:5" s="8" customFormat="1">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="55"/>
+    </row>
+    <row r="110" spans="1:5" s="8" customFormat="1">
+      <c r="A110" s="1"/>
+      <c r="B110" s="1"/>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="55"/>
+    </row>
+    <row r="111" spans="1:5" s="8" customFormat="1">
+      <c r="A111" s="1"/>
+      <c r="B111" s="1"/>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="55"/>
+    </row>
+    <row r="112" spans="1:5" s="8" customFormat="1">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="55"/>
+    </row>
+    <row r="113" spans="1:5" s="8" customFormat="1">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1"/>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="55"/>
+    </row>
+    <row r="114" spans="1:5" s="8" customFormat="1">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="55"/>
+    </row>
+    <row r="115" spans="1:5" s="8" customFormat="1">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1"/>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="55"/>
+    </row>
+    <row r="116" spans="1:5" s="8" customFormat="1">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="55"/>
+    </row>
+    <row r="117" spans="1:5" s="8" customFormat="1">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1"/>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="55"/>
+    </row>
+    <row r="118" spans="1:5" s="8" customFormat="1">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1"/>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="55"/>
+    </row>
+    <row r="119" spans="1:5" s="8" customFormat="1">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1"/>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="55"/>
+    </row>
+    <row r="120" spans="1:5" s="8" customFormat="1">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="55"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...5281 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B4:Q29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:GG40"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="3" max="17" width="9.140625" style="9"/>
+    <col min="1" max="1" width="9.140625" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="15" max="15" width="1.140625" customWidth="1"/>
+    <col min="17" max="17" width="1" customWidth="1"/>
+    <col min="30" max="30" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:15">
+    <row r="1" spans="1:32" s="3" customFormat="1" ht="12.75">
+      <c r="A1" s="1"/>
+    </row>
+    <row r="2" spans="1:32" s="3" customFormat="1" ht="12.75">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32" s="3" customFormat="1" ht="12.75">
+      <c r="A3" s="1"/>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32" s="3" customFormat="1" ht="12.75">
+      <c r="A4" s="1"/>
       <c r="B4" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="3" customFormat="1" ht="12.75">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B6" s="5"/>
+    </row>
+    <row r="7" spans="1:32" ht="12.75" customHeight="1">
+      <c r="A7" s="1"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+    </row>
+    <row r="8" spans="1:32" ht="32.25" customHeight="1">
+      <c r="A8" s="9"/>
+      <c r="B8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="11"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="13"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="S8" s="67"/>
+      <c r="T8" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="U8" s="67"/>
+      <c r="V8" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="W8" s="67"/>
+      <c r="X8" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y8" s="67"/>
+      <c r="Z8" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="AA8" s="67"/>
+      <c r="AB8" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC8" s="14"/>
+      <c r="AD8" s="68" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" ht="12.75" customHeight="1">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2</v>
+      </c>
+      <c r="E9" s="9">
+        <v>3</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
+        <v>5</v>
+      </c>
+      <c r="H9" s="9">
+        <v>6</v>
+      </c>
+      <c r="I9" s="9">
+        <v>7</v>
+      </c>
+      <c r="J9" s="9">
+        <v>8</v>
+      </c>
+      <c r="K9" s="9">
+        <v>9</v>
+      </c>
+      <c r="L9" s="9">
+        <v>10</v>
+      </c>
+      <c r="M9" s="9">
+        <v>11</v>
+      </c>
+      <c r="N9" s="9">
+        <v>12</v>
+      </c>
+      <c r="O9" s="9"/>
+      <c r="P9" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="69"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="69"/>
+      <c r="U9" s="8"/>
+      <c r="V9" s="69"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="69"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="69"/>
+      <c r="AA9" s="8"/>
+      <c r="AB9" s="69"/>
+      <c r="AC9" s="8"/>
+      <c r="AD9" s="68"/>
+    </row>
+    <row r="10" spans="1:32" ht="12" customHeight="1" thickBot="1">
+      <c r="A10" s="9"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="15"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="15"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="16"/>
+      <c r="Q10" s="16"/>
+      <c r="R10" s="16"/>
+      <c r="S10" s="16"/>
+      <c r="T10" s="16"/>
+      <c r="U10" s="16"/>
+      <c r="V10" s="16"/>
+      <c r="W10" s="16"/>
+      <c r="X10" s="16"/>
+      <c r="Y10" s="16"/>
+      <c r="Z10" s="16"/>
+      <c r="AA10" s="16"/>
+      <c r="AB10" s="16"/>
+      <c r="AC10" s="16"/>
+      <c r="AD10" s="16"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="8"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="17"/>
+      <c r="O11" s="17"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18"/>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="18"/>
+      <c r="Z11" s="18"/>
+      <c r="AA11" s="18"/>
+      <c r="AB11" s="18"/>
+      <c r="AC11" s="18"/>
+      <c r="AD11" s="18"/>
+    </row>
+    <row r="12" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B12" s="19">
+        <v>1</v>
+      </c>
+      <c r="C12" s="20">
+        <v>2127.8011458892565</v>
+      </c>
+      <c r="D12" s="20">
+        <v>0.51538646341640115</v>
+      </c>
+      <c r="E12" s="20">
+        <v>7847.2037064097112</v>
+      </c>
+      <c r="F12" s="20">
+        <v>34.156641982496673</v>
+      </c>
+      <c r="G12" s="20">
+        <v>3.5350747825058133</v>
+      </c>
+      <c r="H12" s="20">
+        <v>281.81465020538104</v>
+      </c>
+      <c r="I12" s="20">
+        <v>2.4729114515405213</v>
+      </c>
+      <c r="J12" s="20">
+        <v>2.2294790292593922</v>
+      </c>
+      <c r="K12" s="20">
+        <v>3.848411157271165E-2</v>
+      </c>
+      <c r="L12" s="20">
+        <v>18.453834398432168</v>
+      </c>
+      <c r="M12" s="20">
+        <v>46.301697811235812</v>
+      </c>
+      <c r="N12" s="20">
+        <v>29.896863140524253</v>
+      </c>
+      <c r="O12" s="20"/>
+      <c r="P12" s="21">
+        <v>10394.419875675329</v>
+      </c>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22">
+        <v>2049.5320060151817</v>
+      </c>
+      <c r="S12" s="22"/>
+      <c r="T12" s="22">
         <v>0</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B6" s="9" t="s">
+      <c r="U12" s="22"/>
+      <c r="V12" s="22">
+        <v>37.804616464572426</v>
+      </c>
+      <c r="W12" s="22"/>
+      <c r="X12" s="22">
+        <v>344.48319878078581</v>
+      </c>
+      <c r="Y12" s="22"/>
+      <c r="Z12" s="22">
+        <v>-3.4927925084096514</v>
+      </c>
+      <c r="AA12" s="22"/>
+      <c r="AB12" s="22">
+        <v>2406.8706108515298</v>
+      </c>
+      <c r="AC12" s="22"/>
+      <c r="AD12" s="21">
+        <v>15229.617515278991</v>
+      </c>
+      <c r="AE12" s="39"/>
+      <c r="AF12" s="40"/>
+    </row>
+    <row r="13" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B13" s="19">
         <v>2</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="C13" s="20">
+        <v>106.58698291808309</v>
+      </c>
+      <c r="D13" s="20">
+        <v>2454.1973067654299</v>
+      </c>
+      <c r="E13" s="20">
+        <v>1536.8670871477111</v>
+      </c>
+      <c r="F13" s="20">
+        <v>41.541270470013998</v>
+      </c>
+      <c r="G13" s="20">
+        <v>98.790445775627106</v>
+      </c>
+      <c r="H13" s="20">
+        <v>62.974540857296844</v>
+      </c>
+      <c r="I13" s="20">
+        <v>44.982126832668278</v>
+      </c>
+      <c r="J13" s="20">
+        <v>30.93822481919711</v>
+      </c>
+      <c r="K13" s="20">
+        <v>13.981005527361406</v>
+      </c>
+      <c r="L13" s="20">
+        <v>100.75436788287179</v>
+      </c>
+      <c r="M13" s="20">
+        <v>37.742288429638627</v>
+      </c>
+      <c r="N13" s="20">
+        <v>9.6008556002428413</v>
+      </c>
+      <c r="O13" s="20"/>
+      <c r="P13" s="21">
+        <v>4538.9565030261401</v>
+      </c>
+      <c r="Q13" s="22"/>
+      <c r="R13" s="22">
+        <v>18.68579873676897</v>
+      </c>
+      <c r="S13" s="22"/>
+      <c r="T13" s="22">
+        <v>0</v>
+      </c>
+      <c r="U13" s="22"/>
+      <c r="V13" s="22">
+        <v>4.322598738077728</v>
+      </c>
+      <c r="W13" s="22"/>
+      <c r="X13" s="22">
+        <v>406.06371103202417</v>
+      </c>
+      <c r="Y13" s="22"/>
+      <c r="Z13" s="22">
+        <v>114.13711730382758</v>
+      </c>
+      <c r="AA13" s="22"/>
+      <c r="AB13" s="22">
+        <v>25900.339560501048</v>
+      </c>
+      <c r="AC13" s="22"/>
+      <c r="AD13" s="21">
+        <v>30982.505289337889</v>
+      </c>
+      <c r="AE13" s="39"/>
+      <c r="AF13" s="40"/>
+    </row>
+    <row r="14" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B14" s="19">
         <v>3</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C14" s="20">
+        <v>2615.3610314085417</v>
+      </c>
+      <c r="D14" s="20">
+        <v>1317.8585889104863</v>
+      </c>
+      <c r="E14" s="20">
+        <v>6955.5884686791169</v>
+      </c>
+      <c r="F14" s="20">
+        <v>671.79669080417875</v>
+      </c>
+      <c r="G14" s="20">
+        <v>4582.852566361109</v>
+      </c>
+      <c r="H14" s="20">
+        <v>2598.3550976737229</v>
+      </c>
+      <c r="I14" s="20">
+        <v>1639.2233627512464</v>
+      </c>
+      <c r="J14" s="20">
+        <v>253.18863535356644</v>
+      </c>
+      <c r="K14" s="20">
+        <v>46.805554051221925</v>
+      </c>
+      <c r="L14" s="20">
+        <v>553.30121585327549</v>
+      </c>
+      <c r="M14" s="20">
+        <v>1353.9121336248504</v>
+      </c>
+      <c r="N14" s="20">
+        <v>267.46418640259776</v>
+      </c>
+      <c r="O14" s="20"/>
+      <c r="P14" s="21">
+        <v>22855.707531873915</v>
+      </c>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22">
+        <v>15792.35954977164</v>
+      </c>
+      <c r="S14" s="22"/>
+      <c r="T14" s="22">
+        <v>0</v>
+      </c>
+      <c r="U14" s="22"/>
+      <c r="V14" s="22">
+        <v>65.6835615229908</v>
+      </c>
+      <c r="W14" s="22"/>
+      <c r="X14" s="22">
+        <v>2184.0157160169388</v>
+      </c>
+      <c r="Y14" s="22"/>
+      <c r="Z14" s="22">
+        <v>588.69810527680772</v>
+      </c>
+      <c r="AA14" s="22"/>
+      <c r="AB14" s="22">
+        <v>16826.896452918019</v>
+      </c>
+      <c r="AC14" s="22"/>
+      <c r="AD14" s="21">
+        <v>58313.360917380312</v>
+      </c>
+      <c r="AE14" s="39"/>
+      <c r="AF14" s="40"/>
+    </row>
+    <row r="15" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B15" s="19">
+        <v>4</v>
+      </c>
+      <c r="C15" s="20">
+        <v>133.95197720726674</v>
+      </c>
+      <c r="D15" s="20">
+        <v>1968.9203927324679</v>
+      </c>
+      <c r="E15" s="20">
+        <v>1742.3828789861088</v>
+      </c>
+      <c r="F15" s="20">
+        <v>4287.8358868541573</v>
+      </c>
+      <c r="G15" s="20">
+        <v>129.42048049684502</v>
+      </c>
+      <c r="H15" s="20">
+        <v>621.67773815479768</v>
+      </c>
+      <c r="I15" s="20">
+        <v>330.87669978602315</v>
+      </c>
+      <c r="J15" s="20">
+        <v>60.078082927735963</v>
+      </c>
+      <c r="K15" s="20">
+        <v>109.06628458439708</v>
+      </c>
+      <c r="L15" s="20">
+        <v>193.23844638534919</v>
+      </c>
+      <c r="M15" s="20">
+        <v>473.23895267853027</v>
+      </c>
+      <c r="N15" s="20">
+        <v>497.67685312487583</v>
+      </c>
+      <c r="O15" s="20"/>
+      <c r="P15" s="21">
+        <v>10548.364673918555</v>
+      </c>
+      <c r="Q15" s="22"/>
+      <c r="R15" s="22">
+        <v>3031.2840026783401</v>
+      </c>
+      <c r="S15" s="22"/>
+      <c r="T15" s="22">
+        <v>0</v>
+      </c>
+      <c r="U15" s="22"/>
+      <c r="V15" s="22">
+        <v>61.858261621865367</v>
+      </c>
+      <c r="W15" s="22"/>
+      <c r="X15" s="22">
+        <v>63.974201397153834</v>
+      </c>
+      <c r="Y15" s="22"/>
+      <c r="Z15" s="22">
+        <v>0.14359889814276183</v>
+      </c>
+      <c r="AA15" s="22"/>
+      <c r="AB15" s="22">
+        <v>64.122671893784414</v>
+      </c>
+      <c r="AC15" s="22"/>
+      <c r="AD15" s="21">
+        <v>13769.747410407841</v>
+      </c>
+      <c r="AE15" s="39"/>
+      <c r="AF15" s="40"/>
+    </row>
+    <row r="16" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B16" s="19">
         <v>5</v>
       </c>
-      <c r="D10" s="2"/>
-[...27 lines deleted...]
-      <c r="H11" s="9">
+      <c r="C16" s="20">
+        <v>33.792608699541468</v>
+      </c>
+      <c r="D16" s="20">
+        <v>17.873654241444243</v>
+      </c>
+      <c r="E16" s="20">
+        <v>61.045352126822294</v>
+      </c>
+      <c r="F16" s="20">
+        <v>115.60242425484746</v>
+      </c>
+      <c r="G16" s="20">
+        <v>3648.2139831462309</v>
+      </c>
+      <c r="H16" s="20">
+        <v>354.15118591207641</v>
+      </c>
+      <c r="I16" s="20">
+        <v>203.32782902463947</v>
+      </c>
+      <c r="J16" s="20">
+        <v>22.025106766000523</v>
+      </c>
+      <c r="K16" s="20">
+        <v>2349.8633953812614</v>
+      </c>
+      <c r="L16" s="20">
+        <v>87.368597738800318</v>
+      </c>
+      <c r="M16" s="20">
+        <v>383.94342810404396</v>
+      </c>
+      <c r="N16" s="20">
+        <v>310.39733557473414</v>
+      </c>
+      <c r="O16" s="20"/>
+      <c r="P16" s="21">
+        <v>7587.604900970442</v>
+      </c>
+      <c r="Q16" s="22"/>
+      <c r="R16" s="22">
+        <v>17.785343808554455</v>
+      </c>
+      <c r="S16" s="22"/>
+      <c r="T16" s="22">
+        <v>0</v>
+      </c>
+      <c r="U16" s="22"/>
+      <c r="V16" s="22">
+        <v>0.94561841668965174</v>
+      </c>
+      <c r="W16" s="22"/>
+      <c r="X16" s="22">
+        <v>19580.956383301211</v>
+      </c>
+      <c r="Y16" s="22"/>
+      <c r="Z16" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="22"/>
+      <c r="AB16" s="22">
+        <v>5.6063024593349722</v>
+      </c>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="21">
+        <v>27192.898548956233</v>
+      </c>
+      <c r="AE16" s="39"/>
+      <c r="AF16" s="40"/>
+    </row>
+    <row r="17" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B17" s="19">
         <v>6</v>
       </c>
-      <c r="I11" s="9">
+      <c r="C17" s="20">
+        <v>692.80185863242048</v>
+      </c>
+      <c r="D17" s="20">
+        <v>851.40593611778706</v>
+      </c>
+      <c r="E17" s="20">
+        <v>2272.9639113002363</v>
+      </c>
+      <c r="F17" s="20">
+        <v>228.2749178010572</v>
+      </c>
+      <c r="G17" s="20">
+        <v>1389.5077892274833</v>
+      </c>
+      <c r="H17" s="20">
+        <v>3563.2266294692517</v>
+      </c>
+      <c r="I17" s="20">
+        <v>2068.2750896013081</v>
+      </c>
+      <c r="J17" s="20">
+        <v>199.77652281536959</v>
+      </c>
+      <c r="K17" s="20">
+        <v>62.221244958830461</v>
+      </c>
+      <c r="L17" s="20">
+        <v>840.57134656944481</v>
+      </c>
+      <c r="M17" s="20">
+        <v>1339.256717850767</v>
+      </c>
+      <c r="N17" s="20">
+        <v>219.6019485004754</v>
+      </c>
+      <c r="O17" s="20"/>
+      <c r="P17" s="21">
+        <v>13727.883912844431</v>
+      </c>
+      <c r="Q17" s="22"/>
+      <c r="R17" s="22">
+        <v>24077.255571785561</v>
+      </c>
+      <c r="S17" s="22"/>
+      <c r="T17" s="22">
+        <v>0</v>
+      </c>
+      <c r="U17" s="22"/>
+      <c r="V17" s="22">
+        <v>504.43701446026091</v>
+      </c>
+      <c r="W17" s="22"/>
+      <c r="X17" s="22">
+        <v>3371.1871996558316</v>
+      </c>
+      <c r="Y17" s="22"/>
+      <c r="Z17" s="22">
+        <v>1.3204073489896406</v>
+      </c>
+      <c r="AA17" s="22"/>
+      <c r="AB17" s="22">
+        <v>2373.910063445006</v>
+      </c>
+      <c r="AC17" s="22"/>
+      <c r="AD17" s="21">
+        <v>44055.994169540085</v>
+      </c>
+      <c r="AE17" s="39"/>
+      <c r="AF17" s="40"/>
+    </row>
+    <row r="18" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B18" s="19">
         <v>7</v>
       </c>
-      <c r="J11" s="9">
+      <c r="C18" s="20">
+        <v>565.38984236080807</v>
+      </c>
+      <c r="D18" s="20">
+        <v>983.53269301420562</v>
+      </c>
+      <c r="E18" s="20">
+        <v>3183.7554517531839</v>
+      </c>
+      <c r="F18" s="20">
+        <v>315.08096006979753</v>
+      </c>
+      <c r="G18" s="20">
+        <v>423.00099831506714</v>
+      </c>
+      <c r="H18" s="20">
+        <v>4168.927847895422</v>
+      </c>
+      <c r="I18" s="20">
+        <v>4877.9359458584167</v>
+      </c>
+      <c r="J18" s="20">
+        <v>676.53144517417343</v>
+      </c>
+      <c r="K18" s="20">
+        <v>49.451120033641153</v>
+      </c>
+      <c r="L18" s="20">
+        <v>1075.3199533697773</v>
+      </c>
+      <c r="M18" s="20">
+        <v>581.40722064106149</v>
+      </c>
+      <c r="N18" s="20">
+        <v>375.97183576883407</v>
+      </c>
+      <c r="O18" s="20"/>
+      <c r="P18" s="21">
+        <v>17276.305314254387</v>
+      </c>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22">
+        <v>10775.078681420711</v>
+      </c>
+      <c r="S18" s="22"/>
+      <c r="T18" s="22">
+        <v>0</v>
+      </c>
+      <c r="U18" s="22"/>
+      <c r="V18" s="22">
+        <v>7.8054582810659277</v>
+      </c>
+      <c r="W18" s="22"/>
+      <c r="X18" s="22">
+        <v>1707.3341612647523</v>
+      </c>
+      <c r="Y18" s="22"/>
+      <c r="Z18" s="22">
+        <v>2.0513082546796886E-17</v>
+      </c>
+      <c r="AA18" s="22"/>
+      <c r="AB18" s="22">
+        <v>2385.533796160496</v>
+      </c>
+      <c r="AC18" s="22"/>
+      <c r="AD18" s="21">
+        <v>32152.057411381411</v>
+      </c>
+      <c r="AE18" s="39"/>
+      <c r="AF18" s="40"/>
+    </row>
+    <row r="19" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B19" s="19">
         <v>8</v>
       </c>
-      <c r="K11" s="9">
+      <c r="C19" s="20">
+        <v>452.85825187508215</v>
+      </c>
+      <c r="D19" s="20">
+        <v>147.40136426025492</v>
+      </c>
+      <c r="E19" s="20">
+        <v>949.77076248712058</v>
+      </c>
+      <c r="F19" s="20">
+        <v>216.35144412609199</v>
+      </c>
+      <c r="G19" s="20">
+        <v>751.11417303368819</v>
+      </c>
+      <c r="H19" s="20">
+        <v>1471.7628804353149</v>
+      </c>
+      <c r="I19" s="20">
+        <v>638.9172040233575</v>
+      </c>
+      <c r="J19" s="20">
+        <v>1749.8785024146573</v>
+      </c>
+      <c r="K19" s="20">
+        <v>904.33270837637122</v>
+      </c>
+      <c r="L19" s="20">
+        <v>490.43422313312408</v>
+      </c>
+      <c r="M19" s="20">
+        <v>258.50985298117632</v>
+      </c>
+      <c r="N19" s="20">
+        <v>25.735606814583338</v>
+      </c>
+      <c r="O19" s="20"/>
+      <c r="P19" s="21">
+        <v>8057.0669739608229</v>
+      </c>
+      <c r="Q19" s="22"/>
+      <c r="R19" s="22">
+        <v>6361.410832004598</v>
+      </c>
+      <c r="S19" s="22"/>
+      <c r="T19" s="22">
+        <v>0</v>
+      </c>
+      <c r="U19" s="22"/>
+      <c r="V19" s="22">
+        <v>79.992856328699901</v>
+      </c>
+      <c r="W19" s="22"/>
+      <c r="X19" s="22">
+        <v>45.241666136496796</v>
+      </c>
+      <c r="Y19" s="22"/>
+      <c r="Z19" s="22">
+        <v>-6.1031641733275231E-20</v>
+      </c>
+      <c r="AA19" s="22"/>
+      <c r="AB19" s="22">
+        <v>343.79951788216317</v>
+      </c>
+      <c r="AC19" s="22"/>
+      <c r="AD19" s="21">
+        <v>14887.51184631278</v>
+      </c>
+      <c r="AE19" s="39"/>
+      <c r="AF19" s="40"/>
+    </row>
+    <row r="20" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B20" s="19">
         <v>9</v>
       </c>
-      <c r="L11" s="9">
+      <c r="C20" s="20">
+        <v>61.888814711567612</v>
+      </c>
+      <c r="D20" s="20">
+        <v>75.897064441826089</v>
+      </c>
+      <c r="E20" s="20">
+        <v>309.66444561990386</v>
+      </c>
+      <c r="F20" s="20">
+        <v>38.335242567943745</v>
+      </c>
+      <c r="G20" s="20">
+        <v>87.340204494040563</v>
+      </c>
+      <c r="H20" s="20">
+        <v>2208.6408205797552</v>
+      </c>
+      <c r="I20" s="20">
+        <v>792.65938355463618</v>
+      </c>
+      <c r="J20" s="20">
+        <v>156.32706262370752</v>
+      </c>
+      <c r="K20" s="20">
+        <v>291.77783897002246</v>
+      </c>
+      <c r="L20" s="20">
+        <v>614.96233937422278</v>
+      </c>
+      <c r="M20" s="20">
+        <v>740.58042629355327</v>
+      </c>
+      <c r="N20" s="20">
+        <v>103.97190118819317</v>
+      </c>
+      <c r="O20" s="20"/>
+      <c r="P20" s="21">
+        <v>5482.0455444193731</v>
+      </c>
+      <c r="Q20" s="22"/>
+      <c r="R20" s="22">
+        <v>14283.905286863766</v>
+      </c>
+      <c r="S20" s="22"/>
+      <c r="T20" s="22">
+        <v>0</v>
+      </c>
+      <c r="U20" s="22"/>
+      <c r="V20" s="22">
+        <v>2.2623056839004414E-2</v>
+      </c>
+      <c r="W20" s="22"/>
+      <c r="X20" s="22">
+        <v>136.83363600036012</v>
+      </c>
+      <c r="Y20" s="22"/>
+      <c r="Z20" s="22">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="22"/>
+      <c r="AB20" s="22">
+        <v>71.305567107323199</v>
+      </c>
+      <c r="AC20" s="22"/>
+      <c r="AD20" s="21">
+        <v>19974.112657447662</v>
+      </c>
+      <c r="AE20" s="39"/>
+      <c r="AF20" s="40"/>
+    </row>
+    <row r="21" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B21" s="19">
         <v>10</v>
       </c>
-      <c r="M11" s="9">
+      <c r="C21" s="20">
+        <v>498.83543972536927</v>
+      </c>
+      <c r="D21" s="20">
+        <v>2852.4026131126006</v>
+      </c>
+      <c r="E21" s="20">
+        <v>3746.2215316666002</v>
+      </c>
+      <c r="F21" s="20">
+        <v>608.80224800521967</v>
+      </c>
+      <c r="G21" s="20">
+        <v>1449.6596991532147</v>
+      </c>
+      <c r="H21" s="20">
+        <v>3928.6220383251484</v>
+      </c>
+      <c r="I21" s="20">
+        <v>2858.6936148512304</v>
+      </c>
+      <c r="J21" s="20">
+        <v>1479.2674094083077</v>
+      </c>
+      <c r="K21" s="20">
+        <v>389.58013592391575</v>
+      </c>
+      <c r="L21" s="20">
+        <v>3353.8921520237204</v>
+      </c>
+      <c r="M21" s="20">
+        <v>1387.4996869105732</v>
+      </c>
+      <c r="N21" s="20">
+        <v>592.65124622566475</v>
+      </c>
+      <c r="O21" s="20"/>
+      <c r="P21" s="21">
+        <v>23146.127815331565</v>
+      </c>
+      <c r="Q21" s="22"/>
+      <c r="R21" s="22">
+        <v>1633.8895482216981</v>
+      </c>
+      <c r="S21" s="22"/>
+      <c r="T21" s="22">
+        <v>0</v>
+      </c>
+      <c r="U21" s="22"/>
+      <c r="V21" s="22">
+        <v>53.646024396438307</v>
+      </c>
+      <c r="W21" s="22"/>
+      <c r="X21" s="22">
+        <v>1777.8593743490026</v>
+      </c>
+      <c r="Y21" s="22"/>
+      <c r="Z21" s="22">
+        <v>-0.15056210704929385</v>
+      </c>
+      <c r="AA21" s="22"/>
+      <c r="AB21" s="22">
+        <v>752.46855484458979</v>
+      </c>
+      <c r="AC21" s="22"/>
+      <c r="AD21" s="21">
+        <v>27363.840755036243</v>
+      </c>
+      <c r="AE21" s="39"/>
+      <c r="AF21" s="40"/>
+    </row>
+    <row r="22" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B22" s="19">
         <v>11</v>
       </c>
-      <c r="N11" s="9">
+      <c r="C22" s="20">
+        <v>10.422304457082417</v>
+      </c>
+      <c r="D22" s="20">
+        <v>35.871001906306766</v>
+      </c>
+      <c r="E22" s="20">
+        <v>95.676583721167077</v>
+      </c>
+      <c r="F22" s="20">
+        <v>10.985309693182282</v>
+      </c>
+      <c r="G22" s="20">
+        <v>20.95221266485402</v>
+      </c>
+      <c r="H22" s="20">
+        <v>103.96814285767317</v>
+      </c>
+      <c r="I22" s="20">
+        <v>149.24300282939191</v>
+      </c>
+      <c r="J22" s="20">
+        <v>42.303840339537054</v>
+      </c>
+      <c r="K22" s="20">
+        <v>7.0328412282041972</v>
+      </c>
+      <c r="L22" s="20">
+        <v>54.758396496173731</v>
+      </c>
+      <c r="M22" s="20">
+        <v>1135.6447845144937</v>
+      </c>
+      <c r="N22" s="20">
+        <v>45.710152899359443</v>
+      </c>
+      <c r="O22" s="20"/>
+      <c r="P22" s="21">
+        <v>1712.5685736074256</v>
+      </c>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="22">
+        <v>14306.713913415313</v>
+      </c>
+      <c r="S22" s="22"/>
+      <c r="T22" s="22">
+        <v>1323.4052576889694</v>
+      </c>
+      <c r="U22" s="22"/>
+      <c r="V22" s="22">
+        <v>14767.951393963025</v>
+      </c>
+      <c r="W22" s="22"/>
+      <c r="X22" s="22">
+        <v>441.52273738680469</v>
+      </c>
+      <c r="Y22" s="22"/>
+      <c r="Z22" s="22">
+        <v>-1.1087340022834733E-2</v>
+      </c>
+      <c r="AA22" s="22"/>
+      <c r="AB22" s="22">
+        <v>21.204464712147917</v>
+      </c>
+      <c r="AC22" s="22"/>
+      <c r="AD22" s="21">
+        <v>32573.355253433663</v>
+      </c>
+      <c r="AE22" s="39"/>
+      <c r="AF22" s="40"/>
+    </row>
+    <row r="23" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B23" s="19">
         <v>12</v>
       </c>
-      <c r="O11" s="11" t="s">
-[...26 lines deleted...]
-      <c r="D14" s="9">
+      <c r="C23" s="20">
+        <v>17.682425276497046</v>
+      </c>
+      <c r="D23" s="20">
+        <v>63.375039642805284</v>
+      </c>
+      <c r="E23" s="20">
+        <v>121.28458888773211</v>
+      </c>
+      <c r="F23" s="20">
+        <v>25.596399993792655</v>
+      </c>
+      <c r="G23" s="20">
+        <v>15.33662990564652</v>
+      </c>
+      <c r="H23" s="20">
+        <v>124.70450106759269</v>
+      </c>
+      <c r="I23" s="20">
+        <v>125.4927553029318</v>
+      </c>
+      <c r="J23" s="20">
+        <v>10.93787048356511</v>
+      </c>
+      <c r="K23" s="20">
+        <v>3.8199507889631938</v>
+      </c>
+      <c r="L23" s="20">
+        <v>22.438600046379694</v>
+      </c>
+      <c r="M23" s="20">
+        <v>42.658876568649788</v>
+      </c>
+      <c r="N23" s="20">
+        <v>56.341158535025656</v>
+      </c>
+      <c r="O23" s="20"/>
+      <c r="P23" s="21">
+        <v>629.66879649958162</v>
+      </c>
+      <c r="Q23" s="22"/>
+      <c r="R23" s="22">
+        <v>421.2754196658006</v>
+      </c>
+      <c r="S23" s="22"/>
+      <c r="T23" s="22">
         <v>0</v>
       </c>
-      <c r="E14" s="9">
-[...2 lines deleted...]
-      <c r="F14" s="9">
+      <c r="U23" s="22"/>
+      <c r="V23" s="22">
+        <v>11722.789103401952</v>
+      </c>
+      <c r="W23" s="22"/>
+      <c r="X23" s="22">
+        <v>113.1648941472104</v>
+      </c>
+      <c r="Y23" s="22"/>
+      <c r="Z23" s="22">
+        <v>-0.41849699452328859</v>
+      </c>
+      <c r="AA23" s="22"/>
+      <c r="AB23" s="22">
+        <v>63.434030081389395</v>
+      </c>
+      <c r="AC23" s="22"/>
+      <c r="AD23" s="21">
+        <v>12949.913746801411</v>
+      </c>
+      <c r="AE23" s="39"/>
+      <c r="AF23" s="40"/>
+    </row>
+    <row r="24" spans="1:189" ht="12.75" customHeight="1">
+      <c r="B24" s="23"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="35"/>
+      <c r="G24" s="35"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
+      <c r="N24" s="35"/>
+      <c r="O24" s="35"/>
+      <c r="AF24" s="40"/>
+    </row>
+    <row r="25" spans="1:189" ht="12.75" customHeight="1">
+      <c r="A25" s="23"/>
+      <c r="B25" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="25">
+        <v>7317.3726831615159</v>
+      </c>
+      <c r="D25" s="25">
+        <v>10769.251041609032</v>
+      </c>
+      <c r="E25" s="25">
+        <v>28822.424768785411</v>
+      </c>
+      <c r="F25" s="25">
+        <v>6594.3594366227799</v>
+      </c>
+      <c r="G25" s="25">
+        <v>12599.724257356313</v>
+      </c>
+      <c r="H25" s="25">
+        <v>19488.826073433436</v>
+      </c>
+      <c r="I25" s="25">
+        <v>13732.099925867389</v>
+      </c>
+      <c r="J25" s="25">
+        <v>4683.4821821550777</v>
+      </c>
+      <c r="K25" s="25">
+        <v>4227.9705639357626</v>
+      </c>
+      <c r="L25" s="25">
+        <v>7405.4934732715719</v>
+      </c>
+      <c r="M25" s="25">
+        <v>7780.6960664085746</v>
+      </c>
+      <c r="N25" s="25">
+        <v>2535.0199437751107</v>
+      </c>
+      <c r="O25" s="25">
         <v>0</v>
       </c>
-      <c r="G14" s="9">
-[...468 lines deleted...]
-      <c r="B25" s="6">
+      <c r="P25" s="25">
+        <v>125956.72041638197</v>
+      </c>
+      <c r="Q25" s="25"/>
+      <c r="R25" s="25">
+        <v>92769.175954387945</v>
+      </c>
+      <c r="S25" s="25"/>
+      <c r="T25" s="25">
+        <v>1323.4052576889694</v>
+      </c>
+      <c r="U25" s="25"/>
+      <c r="V25" s="25">
+        <v>27307.259130652477</v>
+      </c>
+      <c r="W25" s="25"/>
+      <c r="X25" s="25">
+        <v>30172.636879468573</v>
+      </c>
+      <c r="Y25" s="25"/>
+      <c r="Z25" s="25">
+        <v>700.22628987776261</v>
+      </c>
+      <c r="AA25" s="25"/>
+      <c r="AB25" s="25">
+        <v>51215.491592856844</v>
+      </c>
+      <c r="AC25" s="25"/>
+      <c r="AD25" s="25">
+        <v>329444.9155213146</v>
+      </c>
+      <c r="AE25" s="39"/>
+      <c r="AF25" s="40"/>
+    </row>
+    <row r="26" spans="1:189">
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+    </row>
+    <row r="27" spans="1:189">
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
+      <c r="N27" s="23"/>
+      <c r="O27" s="23"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+      <c r="S27" s="40"/>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40"/>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40"/>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40"/>
+      <c r="Z27" s="40"/>
+      <c r="AA27" s="40"/>
+      <c r="AB27" s="40"/>
+      <c r="AC27" s="40"/>
+      <c r="AD27" s="40"/>
+      <c r="AE27" s="40"/>
+    </row>
+    <row r="28" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A28" s="1"/>
+      <c r="B28" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="9">
-[...40 lines deleted...]
-      <c r="B26" s="6">
+      <c r="C28" s="27">
+        <v>1056.2707345001043</v>
+      </c>
+      <c r="D28" s="27">
+        <v>2043.3699845845745</v>
+      </c>
+      <c r="E28" s="27">
+        <v>11575.172502252597</v>
+      </c>
+      <c r="F28" s="27">
+        <v>1696.2264803797889</v>
+      </c>
+      <c r="G28" s="27">
+        <v>2088.1192042050698</v>
+      </c>
+      <c r="H28" s="27">
+        <v>1988.2773629508424</v>
+      </c>
+      <c r="I28" s="27">
+        <v>4012.6205735442268</v>
+      </c>
+      <c r="J28" s="27">
+        <v>892.82236012307783</v>
+      </c>
+      <c r="K28" s="27">
+        <v>62.697930244031518</v>
+      </c>
+      <c r="L28" s="27">
+        <v>757.95650563812683</v>
+      </c>
+      <c r="M28" s="27">
+        <v>729.18325850175904</v>
+      </c>
+      <c r="N28" s="27">
+        <v>838.36195665196158</v>
+      </c>
+      <c r="O28" s="27"/>
+      <c r="P28" s="27">
+        <v>27741.07885357616</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
+      <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
+      <c r="DX28"/>
+      <c r="DY28"/>
+      <c r="DZ28"/>
+      <c r="EA28"/>
+      <c r="EB28"/>
+      <c r="EC28"/>
+      <c r="ED28"/>
+      <c r="EE28"/>
+      <c r="EF28"/>
+      <c r="EG28"/>
+      <c r="EH28"/>
+      <c r="EI28"/>
+      <c r="EJ28"/>
+      <c r="EK28"/>
+      <c r="EL28"/>
+      <c r="EM28"/>
+      <c r="EN28"/>
+      <c r="EO28"/>
+      <c r="EP28"/>
+      <c r="EQ28"/>
+      <c r="ER28"/>
+      <c r="ES28"/>
+      <c r="ET28"/>
+      <c r="EU28"/>
+      <c r="EV28"/>
+      <c r="EW28"/>
+      <c r="EX28"/>
+      <c r="EY28"/>
+      <c r="EZ28"/>
+      <c r="FA28"/>
+      <c r="FB28"/>
+      <c r="FC28"/>
+      <c r="FD28"/>
+      <c r="FE28"/>
+      <c r="FF28"/>
+      <c r="FG28"/>
+      <c r="FH28"/>
+      <c r="FI28"/>
+      <c r="FJ28"/>
+      <c r="FK28"/>
+      <c r="FL28"/>
+      <c r="FM28"/>
+      <c r="FN28"/>
+      <c r="FO28"/>
+      <c r="FP28"/>
+      <c r="FQ28"/>
+      <c r="FR28"/>
+      <c r="FS28"/>
+      <c r="FT28"/>
+      <c r="FU28"/>
+      <c r="FV28"/>
+      <c r="FW28"/>
+      <c r="FX28"/>
+      <c r="FY28"/>
+      <c r="FZ28"/>
+      <c r="GA28"/>
+      <c r="GB28"/>
+      <c r="GC28"/>
+      <c r="GD28"/>
+      <c r="GE28"/>
+      <c r="GF28"/>
+      <c r="GG28"/>
+    </row>
+    <row r="29" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A29" s="1"/>
+      <c r="B29" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="C26" s="9">
-[...98 lines deleted...]
-      <c r="O29" s="2"/>
+      <c r="C29" s="29">
+        <v>57.279496306576753</v>
+      </c>
+      <c r="D29" s="29">
+        <v>3.2762845704781931</v>
+      </c>
+      <c r="E29" s="29">
+        <v>24.372255532895426</v>
+      </c>
+      <c r="F29" s="29">
+        <v>5.8019937022431449</v>
+      </c>
+      <c r="G29" s="29">
+        <v>62.50520010643568</v>
+      </c>
+      <c r="H29" s="29">
+        <v>53.399773408015896</v>
+      </c>
+      <c r="I29" s="29">
+        <v>853.00045961168121</v>
+      </c>
+      <c r="J29" s="29">
+        <v>462.32715672435842</v>
+      </c>
+      <c r="K29" s="29">
+        <v>67.890593301024168</v>
+      </c>
+      <c r="L29" s="29">
+        <v>343.22093727607665</v>
+      </c>
+      <c r="M29" s="29">
+        <v>1047.7695761185137</v>
+      </c>
+      <c r="N29" s="29">
+        <v>478.95293173455156</v>
+      </c>
+      <c r="O29" s="29"/>
+      <c r="P29" s="29">
+        <v>3459.796658392851</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
+      <c r="DX29"/>
+      <c r="DY29"/>
+      <c r="DZ29"/>
+      <c r="EA29"/>
+      <c r="EB29"/>
+      <c r="EC29"/>
+      <c r="ED29"/>
+      <c r="EE29"/>
+      <c r="EF29"/>
+      <c r="EG29"/>
+      <c r="EH29"/>
+      <c r="EI29"/>
+      <c r="EJ29"/>
+      <c r="EK29"/>
+      <c r="EL29"/>
+      <c r="EM29"/>
+      <c r="EN29"/>
+      <c r="EO29"/>
+      <c r="EP29"/>
+      <c r="EQ29"/>
+      <c r="ER29"/>
+      <c r="ES29"/>
+      <c r="ET29"/>
+      <c r="EU29"/>
+      <c r="EV29"/>
+      <c r="EW29"/>
+      <c r="EX29"/>
+      <c r="EY29"/>
+      <c r="EZ29"/>
+      <c r="FA29"/>
+      <c r="FB29"/>
+      <c r="FC29"/>
+      <c r="FD29"/>
+      <c r="FE29"/>
+      <c r="FF29"/>
+      <c r="FG29"/>
+      <c r="FH29"/>
+      <c r="FI29"/>
+      <c r="FJ29"/>
+      <c r="FK29"/>
+      <c r="FL29"/>
+      <c r="FM29"/>
+      <c r="FN29"/>
+      <c r="FO29"/>
+      <c r="FP29"/>
+      <c r="FQ29"/>
+      <c r="FR29"/>
+      <c r="FS29"/>
+      <c r="FT29"/>
+      <c r="FU29"/>
+      <c r="FV29"/>
+      <c r="FW29"/>
+      <c r="FX29"/>
+      <c r="FY29"/>
+      <c r="FZ29"/>
+      <c r="GA29"/>
+      <c r="GB29"/>
+      <c r="GC29"/>
+      <c r="GD29"/>
+      <c r="GE29"/>
+      <c r="GF29"/>
+      <c r="GG29"/>
+    </row>
+    <row r="30" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A30" s="1"/>
+      <c r="B30" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="29">
+        <v>32.652887352334247</v>
+      </c>
+      <c r="D30" s="29">
+        <v>54.713971263641461</v>
+      </c>
+      <c r="E30" s="29">
+        <v>69.125044572260606</v>
+      </c>
+      <c r="F30" s="29">
+        <v>27.64384978411535</v>
+      </c>
+      <c r="G30" s="29">
+        <v>33.066222671822516</v>
+      </c>
+      <c r="H30" s="29">
+        <v>19.812197344699737</v>
+      </c>
+      <c r="I30" s="29">
+        <v>151.63922441510425</v>
+      </c>
+      <c r="J30" s="29">
+        <v>2.7166141697050978</v>
+      </c>
+      <c r="K30" s="29">
+        <v>0.21510771218437424</v>
+      </c>
+      <c r="L30" s="29">
+        <v>12.203613234646417</v>
+      </c>
+      <c r="M30" s="29">
+        <v>14.889920958701023</v>
+      </c>
+      <c r="N30" s="29">
+        <v>2.7621886925412347</v>
+      </c>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29">
+        <v>421.44084217175629</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30"/>
+      <c r="DG30"/>
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30"/>
+      <c r="DQ30"/>
+      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30"/>
+      <c r="DU30"/>
+      <c r="DV30"/>
+      <c r="DW30"/>
+      <c r="DX30"/>
+      <c r="DY30"/>
+      <c r="DZ30"/>
+      <c r="EA30"/>
+      <c r="EB30"/>
+      <c r="EC30"/>
+      <c r="ED30"/>
+      <c r="EE30"/>
+      <c r="EF30"/>
+      <c r="EG30"/>
+      <c r="EH30"/>
+      <c r="EI30"/>
+      <c r="EJ30"/>
+      <c r="EK30"/>
+      <c r="EL30"/>
+      <c r="EM30"/>
+      <c r="EN30"/>
+      <c r="EO30"/>
+      <c r="EP30"/>
+      <c r="EQ30"/>
+      <c r="ER30"/>
+      <c r="ES30"/>
+      <c r="ET30"/>
+      <c r="EU30"/>
+      <c r="EV30"/>
+      <c r="EW30"/>
+      <c r="EX30"/>
+      <c r="EY30"/>
+      <c r="EZ30"/>
+      <c r="FA30"/>
+      <c r="FB30"/>
+      <c r="FC30"/>
+      <c r="FD30"/>
+      <c r="FE30"/>
+      <c r="FF30"/>
+      <c r="FG30"/>
+      <c r="FH30"/>
+      <c r="FI30"/>
+      <c r="FJ30"/>
+      <c r="FK30"/>
+      <c r="FL30"/>
+      <c r="FM30"/>
+      <c r="FN30"/>
+      <c r="FO30"/>
+      <c r="FP30"/>
+      <c r="FQ30"/>
+      <c r="FR30"/>
+      <c r="FS30"/>
+      <c r="FT30"/>
+      <c r="FU30"/>
+      <c r="FV30"/>
+      <c r="FW30"/>
+      <c r="FX30"/>
+      <c r="FY30"/>
+      <c r="FZ30"/>
+      <c r="GA30"/>
+      <c r="GB30"/>
+      <c r="GC30"/>
+      <c r="GD30"/>
+      <c r="GE30"/>
+      <c r="GF30"/>
+      <c r="GG30"/>
+    </row>
+    <row r="31" spans="1:189" s="3" customFormat="1">
+      <c r="A31" s="1"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="29"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="29"/>
+      <c r="O31" s="29"/>
+      <c r="P31" s="29"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+      <c r="DW31"/>
+      <c r="DX31"/>
+      <c r="DY31"/>
+      <c r="DZ31"/>
+      <c r="EA31"/>
+      <c r="EB31"/>
+      <c r="EC31"/>
+      <c r="ED31"/>
+      <c r="EE31"/>
+      <c r="EF31"/>
+      <c r="EG31"/>
+      <c r="EH31"/>
+      <c r="EI31"/>
+      <c r="EJ31"/>
+      <c r="EK31"/>
+      <c r="EL31"/>
+      <c r="EM31"/>
+      <c r="EN31"/>
+      <c r="EO31"/>
+      <c r="EP31"/>
+      <c r="EQ31"/>
+      <c r="ER31"/>
+      <c r="ES31"/>
+      <c r="ET31"/>
+      <c r="EU31"/>
+      <c r="EV31"/>
+      <c r="EW31"/>
+      <c r="EX31"/>
+      <c r="EY31"/>
+      <c r="EZ31"/>
+      <c r="FA31"/>
+      <c r="FB31"/>
+      <c r="FC31"/>
+      <c r="FD31"/>
+      <c r="FE31"/>
+      <c r="FF31"/>
+      <c r="FG31"/>
+      <c r="FH31"/>
+      <c r="FI31"/>
+      <c r="FJ31"/>
+      <c r="FK31"/>
+      <c r="FL31"/>
+      <c r="FM31"/>
+      <c r="FN31"/>
+      <c r="FO31"/>
+      <c r="FP31"/>
+      <c r="FQ31"/>
+      <c r="FR31"/>
+      <c r="FS31"/>
+      <c r="FT31"/>
+      <c r="FU31"/>
+      <c r="FV31"/>
+      <c r="FW31"/>
+      <c r="FX31"/>
+      <c r="FY31"/>
+      <c r="FZ31"/>
+      <c r="GA31"/>
+      <c r="GB31"/>
+      <c r="GC31"/>
+      <c r="GD31"/>
+      <c r="GE31"/>
+      <c r="GF31"/>
+      <c r="GG31"/>
+    </row>
+    <row r="32" spans="1:189" s="3" customFormat="1">
+      <c r="A32" s="1"/>
+      <c r="B32" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="27">
+        <v>6766.0417139584706</v>
+      </c>
+      <c r="D32" s="27">
+        <v>18111.894007310173</v>
+      </c>
+      <c r="E32" s="27">
+        <v>17822.266346237982</v>
+      </c>
+      <c r="F32" s="27">
+        <v>5445.7156499189159</v>
+      </c>
+      <c r="G32" s="27">
+        <v>12409.483664616584</v>
+      </c>
+      <c r="H32" s="27">
+        <v>22505.678762403131</v>
+      </c>
+      <c r="I32" s="27">
+        <v>13402.697227943008</v>
+      </c>
+      <c r="J32" s="27">
+        <v>8846.1635331405614</v>
+      </c>
+      <c r="K32" s="27">
+        <v>15615.33846225466</v>
+      </c>
+      <c r="L32" s="27">
+        <v>18844.966225615815</v>
+      </c>
+      <c r="M32" s="27">
+        <v>23000.81643144611</v>
+      </c>
+      <c r="N32" s="27">
+        <v>9094.8167259472393</v>
+      </c>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27">
+        <v>171865.87875079265</v>
+      </c>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
+      <c r="DU32"/>
+      <c r="DV32"/>
+      <c r="DW32"/>
+      <c r="DX32"/>
+      <c r="DY32"/>
+      <c r="DZ32"/>
+      <c r="EA32"/>
+      <c r="EB32"/>
+      <c r="EC32"/>
+      <c r="ED32"/>
+      <c r="EE32"/>
+      <c r="EF32"/>
+      <c r="EG32"/>
+      <c r="EH32"/>
+      <c r="EI32"/>
+      <c r="EJ32"/>
+      <c r="EK32"/>
+      <c r="EL32"/>
+      <c r="EM32"/>
+      <c r="EN32"/>
+      <c r="EO32"/>
+      <c r="EP32"/>
+      <c r="EQ32"/>
+      <c r="ER32"/>
+      <c r="ES32"/>
+      <c r="ET32"/>
+      <c r="EU32"/>
+      <c r="EV32"/>
+      <c r="EW32"/>
+      <c r="EX32"/>
+      <c r="EY32"/>
+      <c r="EZ32"/>
+      <c r="FA32"/>
+      <c r="FB32"/>
+      <c r="FC32"/>
+      <c r="FD32"/>
+      <c r="FE32"/>
+      <c r="FF32"/>
+      <c r="FG32"/>
+      <c r="FH32"/>
+      <c r="FI32"/>
+      <c r="FJ32"/>
+      <c r="FK32"/>
+      <c r="FL32"/>
+      <c r="FM32"/>
+      <c r="FN32"/>
+      <c r="FO32"/>
+      <c r="FP32"/>
+      <c r="FQ32"/>
+      <c r="FR32"/>
+      <c r="FS32"/>
+      <c r="FT32"/>
+      <c r="FU32"/>
+      <c r="FV32"/>
+      <c r="FW32"/>
+      <c r="FX32"/>
+      <c r="FY32"/>
+      <c r="FZ32"/>
+      <c r="GA32"/>
+      <c r="GB32"/>
+      <c r="GC32"/>
+      <c r="GD32"/>
+      <c r="GE32"/>
+      <c r="GF32"/>
+      <c r="GG32"/>
+    </row>
+    <row r="33" spans="1:189" s="3" customFormat="1">
+      <c r="A33" s="1"/>
+      <c r="B33" s="30"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="29"/>
+      <c r="O33" s="29"/>
+      <c r="P33" s="29"/>
+      <c r="Q33"/>
+      <c r="R33"/>
+      <c r="S33"/>
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33"/>
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33"/>
+      <c r="AI33"/>
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33"/>
+      <c r="AM33"/>
+      <c r="AN33"/>
+      <c r="AO33"/>
+      <c r="AP33"/>
+      <c r="AQ33"/>
+      <c r="AR33"/>
+      <c r="AS33"/>
+      <c r="AT33"/>
+      <c r="AU33"/>
+      <c r="AV33"/>
+      <c r="AW33"/>
+      <c r="AX33"/>
+      <c r="AY33"/>
+      <c r="AZ33"/>
+      <c r="BA33"/>
+      <c r="BB33"/>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+      <c r="CU33"/>
+      <c r="CV33"/>
+      <c r="CW33"/>
+      <c r="CX33"/>
+      <c r="CY33"/>
+      <c r="CZ33"/>
+      <c r="DA33"/>
+      <c r="DB33"/>
+      <c r="DC33"/>
+      <c r="DD33"/>
+      <c r="DE33"/>
+      <c r="DF33"/>
+      <c r="DG33"/>
+      <c r="DH33"/>
+      <c r="DI33"/>
+      <c r="DJ33"/>
+      <c r="DK33"/>
+      <c r="DL33"/>
+      <c r="DM33"/>
+      <c r="DN33"/>
+      <c r="DO33"/>
+      <c r="DP33"/>
+      <c r="DQ33"/>
+      <c r="DR33"/>
+      <c r="DS33"/>
+      <c r="DT33"/>
+      <c r="DU33"/>
+      <c r="DV33"/>
+      <c r="DW33"/>
+      <c r="DX33"/>
+      <c r="DY33"/>
+      <c r="DZ33"/>
+      <c r="EA33"/>
+      <c r="EB33"/>
+      <c r="EC33"/>
+      <c r="ED33"/>
+      <c r="EE33"/>
+      <c r="EF33"/>
+      <c r="EG33"/>
+      <c r="EH33"/>
+      <c r="EI33"/>
+      <c r="EJ33"/>
+      <c r="EK33"/>
+      <c r="EL33"/>
+      <c r="EM33"/>
+      <c r="EN33"/>
+      <c r="EO33"/>
+      <c r="EP33"/>
+      <c r="EQ33"/>
+      <c r="ER33"/>
+      <c r="ES33"/>
+      <c r="ET33"/>
+      <c r="EU33"/>
+      <c r="EV33"/>
+      <c r="EW33"/>
+      <c r="EX33"/>
+      <c r="EY33"/>
+      <c r="EZ33"/>
+      <c r="FA33"/>
+      <c r="FB33"/>
+      <c r="FC33"/>
+      <c r="FD33"/>
+      <c r="FE33"/>
+      <c r="FF33"/>
+      <c r="FG33"/>
+      <c r="FH33"/>
+      <c r="FI33"/>
+      <c r="FJ33"/>
+      <c r="FK33"/>
+      <c r="FL33"/>
+      <c r="FM33"/>
+      <c r="FN33"/>
+      <c r="FO33"/>
+      <c r="FP33"/>
+      <c r="FQ33"/>
+      <c r="FR33"/>
+      <c r="FS33"/>
+      <c r="FT33"/>
+      <c r="FU33"/>
+      <c r="FV33"/>
+      <c r="FW33"/>
+      <c r="FX33"/>
+      <c r="FY33"/>
+      <c r="FZ33"/>
+      <c r="GA33"/>
+      <c r="GB33"/>
+      <c r="GC33"/>
+      <c r="GD33"/>
+      <c r="GE33"/>
+      <c r="GF33"/>
+      <c r="GG33"/>
+    </row>
+    <row r="34" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A34" s="1"/>
+      <c r="B34" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="29">
+        <v>2585.9744111987739</v>
+      </c>
+      <c r="D34" s="29">
+        <v>2999.8453948966708</v>
+      </c>
+      <c r="E34" s="29">
+        <v>6114.4682065332172</v>
+      </c>
+      <c r="F34" s="29">
+        <v>866.60500705870936</v>
+      </c>
+      <c r="G34" s="29">
+        <v>6563.9699769844574</v>
+      </c>
+      <c r="H34" s="29">
+        <v>11493.046345377245</v>
+      </c>
+      <c r="I34" s="29">
+        <v>6026.1907250133036</v>
+      </c>
+      <c r="J34" s="29">
+        <v>3895.3769466656149</v>
+      </c>
+      <c r="K34" s="29">
+        <v>605.08110934401623</v>
+      </c>
+      <c r="L34" s="29">
+        <v>8554.1358130516146</v>
+      </c>
+      <c r="M34" s="29">
+        <v>18166.08481913733</v>
+      </c>
+      <c r="N34" s="29">
+        <v>7230.0679635365941</v>
+      </c>
+      <c r="O34" s="29"/>
+      <c r="P34" s="29">
+        <v>75100.846718797548</v>
+      </c>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
+      <c r="DU34"/>
+      <c r="DV34"/>
+      <c r="DW34"/>
+      <c r="DX34"/>
+      <c r="DY34"/>
+      <c r="DZ34"/>
+      <c r="EA34"/>
+      <c r="EB34"/>
+      <c r="EC34"/>
+      <c r="ED34"/>
+      <c r="EE34"/>
+      <c r="EF34"/>
+      <c r="EG34"/>
+      <c r="EH34"/>
+      <c r="EI34"/>
+      <c r="EJ34"/>
+      <c r="EK34"/>
+      <c r="EL34"/>
+      <c r="EM34"/>
+      <c r="EN34"/>
+      <c r="EO34"/>
+      <c r="EP34"/>
+      <c r="EQ34"/>
+      <c r="ER34"/>
+      <c r="ES34"/>
+      <c r="ET34"/>
+      <c r="EU34"/>
+      <c r="EV34"/>
+      <c r="EW34"/>
+      <c r="EX34"/>
+      <c r="EY34"/>
+      <c r="EZ34"/>
+      <c r="FA34"/>
+      <c r="FB34"/>
+      <c r="FC34"/>
+      <c r="FD34"/>
+      <c r="FE34"/>
+      <c r="FF34"/>
+      <c r="FG34"/>
+      <c r="FH34"/>
+      <c r="FI34"/>
+      <c r="FJ34"/>
+      <c r="FK34"/>
+      <c r="FL34"/>
+      <c r="FM34"/>
+      <c r="FN34"/>
+      <c r="FO34"/>
+      <c r="FP34"/>
+      <c r="FQ34"/>
+      <c r="FR34"/>
+      <c r="FS34"/>
+      <c r="FT34"/>
+      <c r="FU34"/>
+      <c r="FV34"/>
+      <c r="FW34"/>
+      <c r="FX34"/>
+      <c r="FY34"/>
+      <c r="FZ34"/>
+      <c r="GA34"/>
+      <c r="GB34"/>
+      <c r="GC34"/>
+      <c r="GD34"/>
+      <c r="GE34"/>
+      <c r="GF34"/>
+      <c r="GG34"/>
+    </row>
+    <row r="35" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A35" s="1"/>
+      <c r="B35" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="29">
+        <v>3937.8066334006307</v>
+      </c>
+      <c r="D35" s="29">
+        <v>15043.647209342773</v>
+      </c>
+      <c r="E35" s="29">
+        <v>11271.783670184159</v>
+      </c>
+      <c r="F35" s="29">
+        <v>4396.6419966077001</v>
+      </c>
+      <c r="G35" s="29">
+        <v>5590.8598608849916</v>
+      </c>
+      <c r="H35" s="29">
+        <v>10578.95014443378</v>
+      </c>
+      <c r="I35" s="29">
+        <v>7924.284246174585</v>
+      </c>
+      <c r="J35" s="29">
+        <v>4768.3267741255004</v>
+      </c>
+      <c r="K35" s="29">
+        <v>14121.151750391833</v>
+      </c>
+      <c r="L35" s="29">
+        <v>10183.218712334112</v>
+      </c>
+      <c r="M35" s="29">
+        <v>4573.761740912727</v>
+      </c>
+      <c r="N35" s="29">
+        <v>1843.2821841573391</v>
+      </c>
+      <c r="O35" s="29"/>
+      <c r="P35" s="29">
+        <v>94233.714922950137</v>
+      </c>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+      <c r="CU35"/>
+      <c r="CV35"/>
+      <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35"/>
+      <c r="CZ35"/>
+      <c r="DA35"/>
+      <c r="DB35"/>
+      <c r="DC35"/>
+      <c r="DD35"/>
+      <c r="DE35"/>
+      <c r="DF35"/>
+      <c r="DG35"/>
+      <c r="DH35"/>
+      <c r="DI35"/>
+      <c r="DJ35"/>
+      <c r="DK35"/>
+      <c r="DL35"/>
+      <c r="DM35"/>
+      <c r="DN35"/>
+      <c r="DO35"/>
+      <c r="DP35"/>
+      <c r="DQ35"/>
+      <c r="DR35"/>
+      <c r="DS35"/>
+      <c r="DT35"/>
+      <c r="DU35"/>
+      <c r="DV35"/>
+      <c r="DW35"/>
+      <c r="DX35"/>
+      <c r="DY35"/>
+      <c r="DZ35"/>
+      <c r="EA35"/>
+      <c r="EB35"/>
+      <c r="EC35"/>
+      <c r="ED35"/>
+      <c r="EE35"/>
+      <c r="EF35"/>
+      <c r="EG35"/>
+      <c r="EH35"/>
+      <c r="EI35"/>
+      <c r="EJ35"/>
+      <c r="EK35"/>
+      <c r="EL35"/>
+      <c r="EM35"/>
+      <c r="EN35"/>
+      <c r="EO35"/>
+      <c r="EP35"/>
+      <c r="EQ35"/>
+      <c r="ER35"/>
+      <c r="ES35"/>
+      <c r="ET35"/>
+      <c r="EU35"/>
+      <c r="EV35"/>
+      <c r="EW35"/>
+      <c r="EX35"/>
+      <c r="EY35"/>
+      <c r="EZ35"/>
+      <c r="FA35"/>
+      <c r="FB35"/>
+      <c r="FC35"/>
+      <c r="FD35"/>
+      <c r="FE35"/>
+      <c r="FF35"/>
+      <c r="FG35"/>
+      <c r="FH35"/>
+      <c r="FI35"/>
+      <c r="FJ35"/>
+      <c r="FK35"/>
+      <c r="FL35"/>
+      <c r="FM35"/>
+      <c r="FN35"/>
+      <c r="FO35"/>
+      <c r="FP35"/>
+      <c r="FQ35"/>
+      <c r="FR35"/>
+      <c r="FS35"/>
+      <c r="FT35"/>
+      <c r="FU35"/>
+      <c r="FV35"/>
+      <c r="FW35"/>
+      <c r="FX35"/>
+      <c r="FY35"/>
+      <c r="FZ35"/>
+      <c r="GA35"/>
+      <c r="GB35"/>
+      <c r="GC35"/>
+      <c r="GD35"/>
+      <c r="GE35"/>
+      <c r="GF35"/>
+      <c r="GG35"/>
+    </row>
+    <row r="36" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A36" s="1"/>
+      <c r="B36" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="29">
+        <v>242.26066935906582</v>
+      </c>
+      <c r="D36" s="29">
+        <v>68.401403070728776</v>
+      </c>
+      <c r="E36" s="29">
+        <v>436.01446952060849</v>
+      </c>
+      <c r="F36" s="29">
+        <v>182.4686462525068</v>
+      </c>
+      <c r="G36" s="29">
+        <v>254.65382674713564</v>
+      </c>
+      <c r="H36" s="29">
+        <v>433.68227259210295</v>
+      </c>
+      <c r="I36" s="29">
+        <v>-547.77774324488087</v>
+      </c>
+      <c r="J36" s="29">
+        <v>182.45981234944463</v>
+      </c>
+      <c r="K36" s="29">
+        <v>889.10560251881009</v>
+      </c>
+      <c r="L36" s="29">
+        <v>107.61170023008837</v>
+      </c>
+      <c r="M36" s="29">
+        <v>260.96987139605289</v>
+      </c>
+      <c r="N36" s="29">
+        <v>21.466578253305972</v>
+      </c>
+      <c r="O36" s="29"/>
+      <c r="P36" s="29">
+        <v>2531.3171090449696</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36"/>
+      <c r="CW36"/>
+      <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36"/>
+      <c r="DA36"/>
+      <c r="DB36"/>
+      <c r="DC36"/>
+      <c r="DD36"/>
+      <c r="DE36"/>
+      <c r="DF36"/>
+      <c r="DG36"/>
+      <c r="DH36"/>
+      <c r="DI36"/>
+      <c r="DJ36"/>
+      <c r="DK36"/>
+      <c r="DL36"/>
+      <c r="DM36"/>
+      <c r="DN36"/>
+      <c r="DO36"/>
+      <c r="DP36"/>
+      <c r="DQ36"/>
+      <c r="DR36"/>
+      <c r="DS36"/>
+      <c r="DT36"/>
+      <c r="DU36"/>
+      <c r="DV36"/>
+      <c r="DW36"/>
+      <c r="DX36"/>
+      <c r="DY36"/>
+      <c r="DZ36"/>
+      <c r="EA36"/>
+      <c r="EB36"/>
+      <c r="EC36"/>
+      <c r="ED36"/>
+      <c r="EE36"/>
+      <c r="EF36"/>
+      <c r="EG36"/>
+      <c r="EH36"/>
+      <c r="EI36"/>
+      <c r="EJ36"/>
+      <c r="EK36"/>
+      <c r="EL36"/>
+      <c r="EM36"/>
+      <c r="EN36"/>
+      <c r="EO36"/>
+      <c r="EP36"/>
+      <c r="EQ36"/>
+      <c r="ER36"/>
+      <c r="ES36"/>
+      <c r="ET36"/>
+      <c r="EU36"/>
+      <c r="EV36"/>
+      <c r="EW36"/>
+      <c r="EX36"/>
+      <c r="EY36"/>
+      <c r="EZ36"/>
+      <c r="FA36"/>
+      <c r="FB36"/>
+      <c r="FC36"/>
+      <c r="FD36"/>
+      <c r="FE36"/>
+      <c r="FF36"/>
+      <c r="FG36"/>
+      <c r="FH36"/>
+      <c r="FI36"/>
+      <c r="FJ36"/>
+      <c r="FK36"/>
+      <c r="FL36"/>
+      <c r="FM36"/>
+      <c r="FN36"/>
+      <c r="FO36"/>
+      <c r="FP36"/>
+      <c r="FQ36"/>
+      <c r="FR36"/>
+      <c r="FS36"/>
+      <c r="FT36"/>
+      <c r="FU36"/>
+      <c r="FV36"/>
+      <c r="FW36"/>
+      <c r="FX36"/>
+      <c r="FY36"/>
+      <c r="FZ36"/>
+      <c r="GA36"/>
+      <c r="GB36"/>
+      <c r="GC36"/>
+      <c r="GD36"/>
+      <c r="GE36"/>
+      <c r="GF36"/>
+      <c r="GG36"/>
+    </row>
+    <row r="37" spans="1:189" s="3" customFormat="1">
+      <c r="A37" s="1"/>
+      <c r="B37" s="30"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="29"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="29"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="29"/>
+      <c r="O37" s="29"/>
+      <c r="P37" s="29"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
+      <c r="DU37"/>
+      <c r="DV37"/>
+      <c r="DW37"/>
+      <c r="DX37"/>
+      <c r="DY37"/>
+      <c r="DZ37"/>
+      <c r="EA37"/>
+      <c r="EB37"/>
+      <c r="EC37"/>
+      <c r="ED37"/>
+      <c r="EE37"/>
+      <c r="EF37"/>
+      <c r="EG37"/>
+      <c r="EH37"/>
+      <c r="EI37"/>
+      <c r="EJ37"/>
+      <c r="EK37"/>
+      <c r="EL37"/>
+      <c r="EM37"/>
+      <c r="EN37"/>
+      <c r="EO37"/>
+      <c r="EP37"/>
+      <c r="EQ37"/>
+      <c r="ER37"/>
+      <c r="ES37"/>
+      <c r="ET37"/>
+      <c r="EU37"/>
+      <c r="EV37"/>
+      <c r="EW37"/>
+      <c r="EX37"/>
+      <c r="EY37"/>
+      <c r="EZ37"/>
+      <c r="FA37"/>
+      <c r="FB37"/>
+      <c r="FC37"/>
+      <c r="FD37"/>
+      <c r="FE37"/>
+      <c r="FF37"/>
+      <c r="FG37"/>
+      <c r="FH37"/>
+      <c r="FI37"/>
+      <c r="FJ37"/>
+      <c r="FK37"/>
+      <c r="FL37"/>
+      <c r="FM37"/>
+      <c r="FN37"/>
+      <c r="FO37"/>
+      <c r="FP37"/>
+      <c r="FQ37"/>
+      <c r="FR37"/>
+      <c r="FS37"/>
+      <c r="FT37"/>
+      <c r="FU37"/>
+      <c r="FV37"/>
+      <c r="FW37"/>
+      <c r="FX37"/>
+      <c r="FY37"/>
+      <c r="FZ37"/>
+      <c r="GA37"/>
+      <c r="GB37"/>
+      <c r="GC37"/>
+      <c r="GD37"/>
+      <c r="GE37"/>
+      <c r="GF37"/>
+      <c r="GG37"/>
+    </row>
+    <row r="38" spans="1:189" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="27">
+        <v>15229.617515279002</v>
+      </c>
+      <c r="D38" s="27">
+        <v>30982.505289337896</v>
+      </c>
+      <c r="E38" s="27">
+        <v>58313.360917381149</v>
+      </c>
+      <c r="F38" s="27">
+        <v>13769.747410407843</v>
+      </c>
+      <c r="G38" s="27">
+        <v>27192.898548956226</v>
+      </c>
+      <c r="H38" s="27">
+        <v>44055.994169540121</v>
+      </c>
+      <c r="I38" s="27">
+        <v>32152.057411381407</v>
+      </c>
+      <c r="J38" s="27">
+        <v>14887.511846312782</v>
+      </c>
+      <c r="K38" s="27">
+        <v>19974.112657447666</v>
+      </c>
+      <c r="L38" s="27">
+        <v>27363.840755036239</v>
+      </c>
+      <c r="M38" s="27">
+        <v>32573.355253433656</v>
+      </c>
+      <c r="N38" s="27">
+        <v>12949.913746801403</v>
+      </c>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27">
+        <v>329444.91552131536</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
+      <c r="CU38"/>
+      <c r="CV38"/>
+      <c r="CW38"/>
+      <c r="CX38"/>
+      <c r="CY38"/>
+      <c r="CZ38"/>
+      <c r="DA38"/>
+      <c r="DB38"/>
+      <c r="DC38"/>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
+      <c r="DR38"/>
+      <c r="DS38"/>
+      <c r="DT38"/>
+      <c r="DU38"/>
+      <c r="DV38"/>
+      <c r="DW38"/>
+      <c r="DX38"/>
+      <c r="DY38"/>
+      <c r="DZ38"/>
+      <c r="EA38"/>
+      <c r="EB38"/>
+      <c r="EC38"/>
+      <c r="ED38"/>
+      <c r="EE38"/>
+      <c r="EF38"/>
+      <c r="EG38"/>
+      <c r="EH38"/>
+      <c r="EI38"/>
+      <c r="EJ38"/>
+      <c r="EK38"/>
+      <c r="EL38"/>
+      <c r="EM38"/>
+      <c r="EN38"/>
+      <c r="EO38"/>
+      <c r="EP38"/>
+      <c r="EQ38"/>
+      <c r="ER38"/>
+      <c r="ES38"/>
+      <c r="ET38"/>
+      <c r="EU38"/>
+      <c r="EV38"/>
+      <c r="EW38"/>
+      <c r="EX38"/>
+      <c r="EY38"/>
+      <c r="EZ38"/>
+      <c r="FA38"/>
+      <c r="FB38"/>
+      <c r="FC38"/>
+      <c r="FD38"/>
+      <c r="FE38"/>
+      <c r="FF38"/>
+      <c r="FG38"/>
+      <c r="FH38"/>
+      <c r="FI38"/>
+      <c r="FJ38"/>
+      <c r="FK38"/>
+      <c r="FL38"/>
+      <c r="FM38"/>
+      <c r="FN38"/>
+      <c r="FO38"/>
+      <c r="FP38"/>
+      <c r="FQ38"/>
+      <c r="FR38"/>
+      <c r="FS38"/>
+      <c r="FT38"/>
+      <c r="FU38"/>
+      <c r="FV38"/>
+      <c r="FW38"/>
+      <c r="FX38"/>
+      <c r="FY38"/>
+      <c r="FZ38"/>
+      <c r="GA38"/>
+      <c r="GB38"/>
+      <c r="GC38"/>
+      <c r="GD38"/>
+      <c r="GE38"/>
+      <c r="GF38"/>
+      <c r="GG38"/>
+    </row>
+    <row r="39" spans="1:189">
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
+      <c r="N39" s="29"/>
+      <c r="O39" s="29"/>
+      <c r="P39" s="29"/>
+    </row>
+    <row r="40" spans="1:189">
+      <c r="C40" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="C10:N10"/>
+  <mergeCells count="7">
+    <mergeCell ref="AD8:AD9"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="V8:V9"/>
+    <mergeCell ref="X8:X9"/>
+    <mergeCell ref="Z8:Z9"/>
+    <mergeCell ref="AB8:AB9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B4:K30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="B2:O24"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="3" max="11" width="15.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:11">
-[...10 lines deleted...]
-      <c r="B6" s="9" t="s">
+    <row r="2" spans="2:15">
+      <c r="B2" s="41" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="2:15">
+      <c r="B3" s="41"/>
+    </row>
+    <row r="4" spans="2:15">
+      <c r="B4" s="5"/>
+    </row>
+    <row r="5" spans="2:15">
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="9"/>
+    </row>
+    <row r="6" spans="2:15">
+      <c r="B6" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="42"/>
+    </row>
+    <row r="7" spans="2:15">
+      <c r="B7" s="9"/>
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
         <v>2</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C10" s="13" t="s">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
         <v>6</v>
       </c>
-      <c r="D10" s="13" t="s">
+      <c r="I7" s="9">
         <v>7</v>
       </c>
-      <c r="E10" s="13" t="s">
+      <c r="J7" s="9">
         <v>8</v>
       </c>
-      <c r="F10" s="13" t="s">
+      <c r="K7" s="9">
         <v>9</v>
       </c>
-      <c r="G10" s="13" t="s">
+      <c r="L7" s="9">
         <v>10</v>
       </c>
-      <c r="H10" s="13" t="s">
+      <c r="M7" s="9">
         <v>11</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="N7" s="9">
         <v>12</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...41 lines deleted...]
-      <c r="B15" s="6">
+      <c r="O7" s="9"/>
+    </row>
+    <row r="8" spans="2:15" ht="15.75" thickBot="1">
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="33"/>
+    </row>
+    <row r="9" spans="2:15">
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+    </row>
+    <row r="10" spans="2:15">
+      <c r="B10" s="19">
         <v>1</v>
       </c>
-      <c r="C15" s="9">
-[...28 lines deleted...]
-      <c r="B16" s="6">
+      <c r="C10" s="34">
+        <v>0.13971468053971528</v>
+      </c>
+      <c r="D10" s="34">
+        <v>1.6634757538273149E-5</v>
+      </c>
+      <c r="E10" s="34">
+        <v>0.1345695666131782</v>
+      </c>
+      <c r="F10" s="34">
+        <v>2.4805569023495255E-3</v>
+      </c>
+      <c r="G10" s="34">
+        <v>1.2999992539013472E-4</v>
+      </c>
+      <c r="H10" s="34">
+        <v>6.3967379585369837E-3</v>
+      </c>
+      <c r="I10" s="34">
+        <v>7.691300808218706E-5</v>
+      </c>
+      <c r="J10" s="34">
+        <v>1.4975497935953424E-4</v>
+      </c>
+      <c r="K10" s="34">
+        <v>1.9266994350491083E-6</v>
+      </c>
+      <c r="L10" s="34">
+        <v>6.7438758190535759E-4</v>
+      </c>
+      <c r="M10" s="34">
+        <v>1.4214592709590457E-3</v>
+      </c>
+      <c r="N10" s="34">
+        <v>2.3086534570864376E-3</v>
+      </c>
+      <c r="O10" s="34"/>
+    </row>
+    <row r="11" spans="2:15">
+      <c r="B11" s="19">
         <v>2</v>
       </c>
-      <c r="C16" s="9">
-[...28 lines deleted...]
-      <c r="B17" s="6">
+      <c r="C11" s="34">
+        <v>6.9986644648922123E-3</v>
+      </c>
+      <c r="D11" s="34">
+        <v>7.9212358195255461E-2</v>
+      </c>
+      <c r="E11" s="34">
+        <v>2.6355316568447827E-2</v>
+      </c>
+      <c r="F11" s="34">
+        <v>3.0168505806152331E-3</v>
+      </c>
+      <c r="G11" s="34">
+        <v>3.6329501835845688E-3</v>
+      </c>
+      <c r="H11" s="34">
+        <v>1.4294204919074755E-3</v>
+      </c>
+      <c r="I11" s="34">
+        <v>1.3990434968788397E-3</v>
+      </c>
+      <c r="J11" s="34">
+        <v>2.0781326751292991E-3</v>
+      </c>
+      <c r="K11" s="34">
+        <v>6.999562767634822E-4</v>
+      </c>
+      <c r="L11" s="34">
+        <v>3.6820258086149036E-3</v>
+      </c>
+      <c r="M11" s="34">
+        <v>1.1586859301410189E-3</v>
+      </c>
+      <c r="N11" s="34">
+        <v>7.413837488001976E-4</v>
+      </c>
+      <c r="O11" s="34"/>
+    </row>
+    <row r="12" spans="2:15">
+      <c r="B12" s="19">
         <v>3</v>
       </c>
-      <c r="C17" s="9">
-[...28 lines deleted...]
-      <c r="B18" s="6">
+      <c r="C12" s="34">
+        <v>0.1717286089939358</v>
+      </c>
+      <c r="D12" s="34">
+        <v>4.2535572143160588E-2</v>
+      </c>
+      <c r="E12" s="34">
+        <v>0.11927949888763834</v>
+      </c>
+      <c r="F12" s="34">
+        <v>4.878787321083336E-2</v>
+      </c>
+      <c r="G12" s="34">
+        <v>0.16853122730224784</v>
+      </c>
+      <c r="H12" s="34">
+        <v>5.8978469256067832E-2</v>
+      </c>
+      <c r="I12" s="34">
+        <v>5.098346714729933E-2</v>
+      </c>
+      <c r="J12" s="34">
+        <v>1.700677977403418E-2</v>
+      </c>
+      <c r="K12" s="34">
+        <v>2.343310807039518E-3</v>
+      </c>
+      <c r="L12" s="34">
+        <v>2.0220159180375355E-2</v>
+      </c>
+      <c r="M12" s="34">
+        <v>4.1565019111199177E-2</v>
+      </c>
+      <c r="N12" s="34">
+        <v>2.0653742691426082E-2</v>
+      </c>
+      <c r="O12" s="34"/>
+    </row>
+    <row r="13" spans="2:15">
+      <c r="B13" s="19">
         <v>4</v>
       </c>
-      <c r="C18" s="9">
-[...28 lines deleted...]
-      <c r="B19" s="6">
+      <c r="C13" s="34">
+        <v>8.7954918810587649E-3</v>
+      </c>
+      <c r="D13" s="34">
+        <v>6.3549424888181619E-2</v>
+      </c>
+      <c r="E13" s="34">
+        <v>2.9879651105254531E-2</v>
+      </c>
+      <c r="F13" s="34">
+        <v>0.31139539158236146</v>
+      </c>
+      <c r="G13" s="34">
+        <v>4.7593484844524843E-3</v>
+      </c>
+      <c r="H13" s="34">
+        <v>1.4111081814710703E-2</v>
+      </c>
+      <c r="I13" s="34">
+        <v>1.0290996173355209E-2</v>
+      </c>
+      <c r="J13" s="34">
+        <v>4.0354683541437867E-3</v>
+      </c>
+      <c r="K13" s="34">
+        <v>5.4603819681436523E-3</v>
+      </c>
+      <c r="L13" s="34">
+        <v>7.0618173857697275E-3</v>
+      </c>
+      <c r="M13" s="34">
+        <v>1.4528406699173079E-2</v>
+      </c>
+      <c r="N13" s="34">
+        <v>3.8430900997143747E-2</v>
+      </c>
+      <c r="O13" s="34"/>
+    </row>
+    <row r="14" spans="2:15">
+      <c r="B14" s="19">
         <v>5</v>
       </c>
-      <c r="C19" s="9">
-[...28 lines deleted...]
-      <c r="B20" s="6">
+      <c r="C14" s="34">
+        <v>2.2188744179319872E-3</v>
+      </c>
+      <c r="D14" s="34">
+        <v>5.7689505979347509E-4</v>
+      </c>
+      <c r="E14" s="34">
+        <v>1.0468501757824034E-3</v>
+      </c>
+      <c r="F14" s="34">
+        <v>8.395391782384444E-3</v>
+      </c>
+      <c r="G14" s="34">
+        <v>0.13416054109047024</v>
+      </c>
+      <c r="H14" s="34">
+        <v>8.0386606314954857E-3</v>
+      </c>
+      <c r="I14" s="34">
+        <v>6.3239445744664542E-3</v>
+      </c>
+      <c r="J14" s="34">
+        <v>1.4794350455180677E-3</v>
+      </c>
+      <c r="K14" s="34">
+        <v>0.11764544616729587</v>
+      </c>
+      <c r="L14" s="34">
+        <v>3.1928484937817198E-3</v>
+      </c>
+      <c r="M14" s="34">
+        <v>1.1787039594687479E-2</v>
+      </c>
+      <c r="N14" s="34">
+        <v>2.3969065867438799E-2</v>
+      </c>
+      <c r="O14" s="34"/>
+    </row>
+    <row r="15" spans="2:15">
+      <c r="B15" s="19">
         <v>6</v>
       </c>
-      <c r="C20" s="9">
-[...28 lines deleted...]
-      <c r="B21" s="6">
+      <c r="C15" s="34">
+        <v>4.5490430599282781E-2</v>
+      </c>
+      <c r="D15" s="34">
+        <v>2.7480215953058648E-2</v>
+      </c>
+      <c r="E15" s="34">
+        <v>3.8978441227570874E-2</v>
+      </c>
+      <c r="F15" s="34">
+        <v>1.6578003284832662E-2</v>
+      </c>
+      <c r="G15" s="34">
+        <v>5.109818604757814E-2</v>
+      </c>
+      <c r="H15" s="34">
+        <v>8.0879496573313864E-2</v>
+      </c>
+      <c r="I15" s="34">
+        <v>6.4327923502312645E-2</v>
+      </c>
+      <c r="J15" s="34">
+        <v>1.3419067261051324E-2</v>
+      </c>
+      <c r="K15" s="34">
+        <v>3.1150943236334609E-3</v>
+      </c>
+      <c r="L15" s="34">
+        <v>3.0718324744480167E-2</v>
+      </c>
+      <c r="M15" s="34">
+        <v>4.1115098749601231E-2</v>
+      </c>
+      <c r="N15" s="34">
+        <v>1.6957792367900244E-2</v>
+      </c>
+      <c r="O15" s="34"/>
+    </row>
+    <row r="16" spans="2:15">
+      <c r="B16" s="19">
         <v>7</v>
       </c>
-      <c r="C21" s="9">
-[...28 lines deleted...]
-      <c r="B22" s="6">
+      <c r="C16" s="34">
+        <v>3.7124362564823786E-2</v>
+      </c>
+      <c r="D16" s="34">
+        <v>3.17447760866734E-2</v>
+      </c>
+      <c r="E16" s="34">
+        <v>5.4597358164006377E-2</v>
+      </c>
+      <c r="F16" s="34">
+        <v>2.2882116184037196E-2</v>
+      </c>
+      <c r="G16" s="34">
+        <v>1.5555568581757663E-2</v>
+      </c>
+      <c r="H16" s="34">
+        <v>9.4627937162243908E-2</v>
+      </c>
+      <c r="I16" s="34">
+        <v>0.15171458185228576</v>
+      </c>
+      <c r="J16" s="34">
+        <v>4.5442882071776908E-2</v>
+      </c>
+      <c r="K16" s="34">
+        <v>2.4757605447470296E-3</v>
+      </c>
+      <c r="L16" s="34">
+        <v>3.9297113405831641E-2</v>
+      </c>
+      <c r="M16" s="34">
+        <v>1.7849165863248719E-2</v>
+      </c>
+      <c r="N16" s="34">
+        <v>2.9032767562772222E-2</v>
+      </c>
+      <c r="O16" s="34"/>
+    </row>
+    <row r="17" spans="2:15">
+      <c r="B17" s="19">
         <v>8</v>
       </c>
-      <c r="C22" s="9">
-[...28 lines deleted...]
-      <c r="B23" s="6">
+      <c r="C17" s="34">
+        <v>2.9735366066859902E-2</v>
+      </c>
+      <c r="D17" s="34">
+        <v>4.7575676299805433E-3</v>
+      </c>
+      <c r="E17" s="34">
+        <v>1.6287361036054455E-2</v>
+      </c>
+      <c r="F17" s="34">
+        <v>1.5712085173222794E-2</v>
+      </c>
+      <c r="G17" s="34">
+        <v>2.7621703206130589E-2</v>
+      </c>
+      <c r="H17" s="34">
+        <v>3.3406643254299297E-2</v>
+      </c>
+      <c r="I17" s="34">
+        <v>1.9871736226658668E-2</v>
+      </c>
+      <c r="J17" s="34">
+        <v>0.11754002418127735</v>
+      </c>
+      <c r="K17" s="34">
+        <v>4.5275238198838171E-2</v>
+      </c>
+      <c r="L17" s="34">
+        <v>1.792271149081515E-2</v>
+      </c>
+      <c r="M17" s="34">
+        <v>7.9362365642061394E-3</v>
+      </c>
+      <c r="N17" s="34">
+        <v>1.9873187820220006E-3</v>
+      </c>
+      <c r="O17" s="34"/>
+    </row>
+    <row r="18" spans="2:15">
+      <c r="B18" s="19">
         <v>9</v>
       </c>
-      <c r="C23" s="9">
-[...28 lines deleted...]
-      <c r="B24" s="6">
+      <c r="C18" s="34">
+        <v>4.0637143151808089E-3</v>
+      </c>
+      <c r="D18" s="34">
+        <v>2.449674864348197E-3</v>
+      </c>
+      <c r="E18" s="34">
+        <v>5.3103515343360759E-3</v>
+      </c>
+      <c r="F18" s="34">
+        <v>2.7840193015427513E-3</v>
+      </c>
+      <c r="G18" s="34">
+        <v>3.2118754952437023E-3</v>
+      </c>
+      <c r="H18" s="34">
+        <v>5.013258382231197E-2</v>
+      </c>
+      <c r="I18" s="34">
+        <v>2.4653457581661473E-2</v>
+      </c>
+      <c r="J18" s="34">
+        <v>1.0500550007113871E-2</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1.4607799804374716E-2</v>
+      </c>
+      <c r="L18" s="34">
+        <v>2.247353888949381E-2</v>
+      </c>
+      <c r="M18" s="34">
+        <v>2.2735773472875084E-2</v>
+      </c>
+      <c r="N18" s="34">
+        <v>8.0287717139331475E-3</v>
+      </c>
+      <c r="O18" s="34"/>
+    </row>
+    <row r="19" spans="2:15">
+      <c r="B19" s="19">
         <v>10</v>
       </c>
-      <c r="C24" s="9">
-[...28 lines deleted...]
-      <c r="B25" s="6">
+      <c r="C19" s="34">
+        <v>3.2754298604342272E-2</v>
+      </c>
+      <c r="D19" s="34">
+        <v>9.2064943957072667E-2</v>
+      </c>
+      <c r="E19" s="34">
+        <v>6.4242936313932103E-2</v>
+      </c>
+      <c r="F19" s="34">
+        <v>4.4213029466688508E-2</v>
+      </c>
+      <c r="G19" s="34">
+        <v>5.3310230851019672E-2</v>
+      </c>
+      <c r="H19" s="34">
+        <v>8.9173382927342115E-2</v>
+      </c>
+      <c r="I19" s="34">
+        <v>8.8911685441295865E-2</v>
+      </c>
+      <c r="J19" s="34">
+        <v>9.9362971104851261E-2</v>
+      </c>
+      <c r="K19" s="34">
+        <v>1.9504252459428016E-2</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0.122566571777993</v>
+      </c>
+      <c r="M19" s="34">
+        <v>4.2596154928323277E-2</v>
+      </c>
+      <c r="N19" s="34">
+        <v>4.5764879814126011E-2</v>
+      </c>
+      <c r="O19" s="34"/>
+    </row>
+    <row r="20" spans="2:15">
+      <c r="B20" s="19">
         <v>11</v>
       </c>
-      <c r="C25" s="9">
-[...28 lines deleted...]
-      <c r="B26" s="6">
+      <c r="C20" s="34">
+        <v>6.8434446542247848E-4</v>
+      </c>
+      <c r="D20" s="34">
+        <v>1.1577824830921975E-3</v>
+      </c>
+      <c r="E20" s="34">
+        <v>1.6407317674027369E-3</v>
+      </c>
+      <c r="F20" s="34">
+        <v>7.9778585370992748E-4</v>
+      </c>
+      <c r="G20" s="34">
+        <v>7.7050310128334029E-4</v>
+      </c>
+      <c r="H20" s="34">
+        <v>2.3599091296765203E-3</v>
+      </c>
+      <c r="I20" s="34">
+        <v>4.6417870222066034E-3</v>
+      </c>
+      <c r="J20" s="34">
+        <v>2.841565519896767E-3</v>
+      </c>
+      <c r="K20" s="34">
+        <v>3.5209780523501219E-4</v>
+      </c>
+      <c r="L20" s="34">
+        <v>2.0011224661909193E-3</v>
+      </c>
+      <c r="M20" s="34">
+        <v>3.4864224937183337E-2</v>
+      </c>
+      <c r="N20" s="34">
+        <v>3.5297650465548249E-3</v>
+      </c>
+      <c r="O20" s="34"/>
+    </row>
+    <row r="21" spans="2:15">
+      <c r="B21" s="19">
         <v>12</v>
       </c>
-      <c r="C26" s="9">
-[...102 lines deleted...]
-      <c r="K30" s="2"/>
+      <c r="C21" s="34">
+        <v>1.1610551124318976E-3</v>
+      </c>
+      <c r="D21" s="34">
+        <v>2.045510492161999E-3</v>
+      </c>
+      <c r="E21" s="34">
+        <v>2.0798764979362257E-3</v>
+      </c>
+      <c r="F21" s="34">
+        <v>1.8588866760508374E-3</v>
+      </c>
+      <c r="G21" s="34">
+        <v>5.6399393680065034E-4</v>
+      </c>
+      <c r="H21" s="34">
+        <v>2.8305910107871831E-3</v>
+      </c>
+      <c r="I21" s="34">
+        <v>3.9031018667722633E-3</v>
+      </c>
+      <c r="J21" s="34">
+        <v>7.3470104316149471E-4</v>
+      </c>
+      <c r="K21" s="34">
+        <v>1.9124508079405798E-4</v>
+      </c>
+      <c r="L21" s="34">
+        <v>8.2000915906696784E-4</v>
+      </c>
+      <c r="M21" s="34">
+        <v>1.3096248831827963E-3</v>
+      </c>
+      <c r="N21" s="34">
+        <v>4.3506975904717329E-3</v>
+      </c>
+      <c r="O21" s="34"/>
+    </row>
+    <row r="22" spans="2:15">
+      <c r="B22" s="23"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="35"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="35"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="35"/>
+      <c r="L22" s="35"/>
+      <c r="M22" s="35"/>
+      <c r="N22" s="35"/>
+      <c r="O22" s="35"/>
+    </row>
+    <row r="23" spans="2:15">
+      <c r="B23" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="36">
+        <v>0.48046989202587798</v>
+      </c>
+      <c r="D23" s="36">
+        <v>0.34759135651031703</v>
+      </c>
+      <c r="E23" s="36">
+        <v>0.49426793989154011</v>
+      </c>
+      <c r="F23" s="36">
+        <v>0.47890198999862876</v>
+      </c>
+      <c r="G23" s="36">
+        <v>0.46334612820595911</v>
+      </c>
+      <c r="H23" s="36">
+        <v>0.44236491403269335</v>
+      </c>
+      <c r="I23" s="36">
+        <v>0.42709863789327529</v>
+      </c>
+      <c r="J23" s="36">
+        <v>0.31459133201731382</v>
+      </c>
+      <c r="K23" s="36">
+        <v>0.21167251013572802</v>
+      </c>
+      <c r="L23" s="36">
+        <v>0.27063063038431878</v>
+      </c>
+      <c r="M23" s="36">
+        <v>0.23886689000478037</v>
+      </c>
+      <c r="N23" s="36">
+        <v>0.19575573963967546</v>
+      </c>
+      <c r="O23" s="37"/>
+    </row>
+    <row r="24" spans="2:15">
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B4:K30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="B2:O23"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="3" max="11" width="15.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="2:11">
-[...10 lines deleted...]
-      <c r="B6" s="9" t="s">
+    <row r="2" spans="2:15">
+      <c r="B2" s="41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="2:15">
+      <c r="B3" s="43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15">
+      <c r="B4" s="5"/>
+    </row>
+    <row r="5" spans="2:15">
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="9"/>
+    </row>
+    <row r="6" spans="2:15">
+      <c r="B6" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="42"/>
+    </row>
+    <row r="7" spans="2:15">
+      <c r="B7" s="9"/>
+      <c r="C7" s="9">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9">
         <v>2</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="E7" s="9">
         <v>3</v>
       </c>
-      <c r="C10" s="13" t="s">
+      <c r="F7" s="9">
+        <v>4</v>
+      </c>
+      <c r="G7" s="9">
+        <v>5</v>
+      </c>
+      <c r="H7" s="9">
         <v>6</v>
       </c>
-      <c r="D10" s="13" t="s">
+      <c r="I7" s="9">
         <v>7</v>
       </c>
-      <c r="E10" s="13" t="s">
+      <c r="J7" s="9">
         <v>8</v>
       </c>
-      <c r="F10" s="13" t="s">
+      <c r="K7" s="9">
         <v>9</v>
       </c>
-      <c r="G10" s="13" t="s">
+      <c r="L7" s="9">
         <v>10</v>
       </c>
-      <c r="H10" s="13" t="s">
+      <c r="M7" s="9">
         <v>11</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="N7" s="9">
         <v>12</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...41 lines deleted...]
-      <c r="B15" s="6">
+      <c r="O7" s="9"/>
+    </row>
+    <row r="8" spans="2:15" ht="15.75" thickBot="1">
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="33"/>
+    </row>
+    <row r="9" spans="2:15">
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+    </row>
+    <row r="10" spans="2:15">
+      <c r="B10" s="19">
         <v>1</v>
       </c>
-      <c r="C15" s="9">
-[...28 lines deleted...]
-      <c r="B16" s="6">
+      <c r="C10" s="34">
+        <v>1.2027057455140404</v>
+      </c>
+      <c r="D10" s="34">
+        <v>1.2140674122661923E-2</v>
+      </c>
+      <c r="E10" s="34">
+        <v>0.18757352494734272</v>
+      </c>
+      <c r="F10" s="34">
+        <v>1.9905932273610198E-2</v>
+      </c>
+      <c r="G10" s="34">
+        <v>3.922221382161839E-2</v>
+      </c>
+      <c r="H10" s="34">
+        <v>2.3932829769379663E-2</v>
+      </c>
+      <c r="I10" s="34">
+        <v>1.4952878830200135E-2</v>
+      </c>
+      <c r="J10" s="34">
+        <v>6.09085172404919E-3</v>
+      </c>
+      <c r="K10" s="34">
+        <v>5.7963155435887962E-3</v>
+      </c>
+      <c r="L10" s="34">
+        <v>7.4187533520406234E-3</v>
+      </c>
+      <c r="M10" s="34">
+        <v>1.2466013510110466E-2</v>
+      </c>
+      <c r="N10" s="34">
+        <v>9.6891378695947404E-3</v>
+      </c>
+      <c r="O10" s="34"/>
+    </row>
+    <row r="11" spans="2:15">
+      <c r="B11" s="19">
         <v>2</v>
       </c>
-      <c r="C16" s="9">
-[...28 lines deleted...]
-      <c r="B17" s="6">
+      <c r="C11" s="34">
+        <v>1.7267895643375407E-2</v>
+      </c>
+      <c r="D11" s="34">
+        <v>1.0893384078547936</v>
+      </c>
+      <c r="E11" s="34">
+        <v>3.6705046967193421E-2</v>
+      </c>
+      <c r="F11" s="34">
+        <v>8.4377628272008995E-3</v>
+      </c>
+      <c r="G11" s="34">
+        <v>1.2749880695679082E-2</v>
+      </c>
+      <c r="H11" s="34">
+        <v>5.9104594370442834E-3</v>
+      </c>
+      <c r="I11" s="34">
+        <v>5.5167967181401038E-3</v>
+      </c>
+      <c r="J11" s="34">
+        <v>4.4528214934489033E-3</v>
+      </c>
+      <c r="K11" s="34">
+        <v>2.7913410624134391E-3</v>
+      </c>
+      <c r="L11" s="34">
+        <v>6.1727456383066977E-3</v>
+      </c>
+      <c r="M11" s="34">
+        <v>3.9291815069218252E-3</v>
+      </c>
+      <c r="N11" s="34">
+        <v>2.8358117790575326E-3</v>
+      </c>
+      <c r="O11" s="34"/>
+    </row>
+    <row r="12" spans="2:15">
+      <c r="B12" s="19">
         <v>3</v>
       </c>
-      <c r="C17" s="9">
-[...28 lines deleted...]
-      <c r="B18" s="6">
+      <c r="C12" s="34">
+        <v>0.25249727565529889</v>
+      </c>
+      <c r="D12" s="34">
+        <v>7.2386161284440351E-2</v>
+      </c>
+      <c r="E12" s="34">
+        <v>1.1935792394788549</v>
+      </c>
+      <c r="F12" s="34">
+        <v>9.7729769733898519E-2</v>
+      </c>
+      <c r="G12" s="34">
+        <v>0.24435061329000834</v>
+      </c>
+      <c r="H12" s="34">
+        <v>9.8535024885582287E-2</v>
+      </c>
+      <c r="I12" s="34">
+        <v>8.8843584853764548E-2</v>
+      </c>
+      <c r="J12" s="34">
+        <v>3.5196156939309747E-2</v>
+      </c>
+      <c r="K12" s="34">
+        <v>3.5558386869461181E-2</v>
+      </c>
+      <c r="L12" s="34">
+        <v>3.8924824524386399E-2</v>
+      </c>
+      <c r="M12" s="34">
+        <v>6.5059707816831319E-2</v>
+      </c>
+      <c r="N12" s="34">
+        <v>4.1699376748387779E-2</v>
+      </c>
+      <c r="O12" s="34"/>
+    </row>
+    <row r="13" spans="2:15">
+      <c r="B13" s="19">
         <v>4</v>
       </c>
-      <c r="C18" s="9">
-[...28 lines deleted...]
-      <c r="B19" s="6">
+      <c r="C13" s="34">
+        <v>3.2518121746566819E-2</v>
+      </c>
+      <c r="D13" s="34">
+        <v>0.10759905420244148</v>
+      </c>
+      <c r="E13" s="34">
+        <v>6.2643752032742667E-2</v>
+      </c>
+      <c r="F13" s="34">
+        <v>1.4608412687566688</v>
+      </c>
+      <c r="G13" s="34">
+        <v>2.464568778290873E-2</v>
+      </c>
+      <c r="H13" s="34">
+        <v>3.286802254500848E-2</v>
+      </c>
+      <c r="I13" s="34">
+        <v>2.7188160124635374E-2</v>
+      </c>
+      <c r="J13" s="34">
+        <v>1.2270775414911483E-2</v>
+      </c>
+      <c r="K13" s="34">
+        <v>1.2353817538585193E-2</v>
+      </c>
+      <c r="L13" s="34">
+        <v>1.6823770094768913E-2</v>
+      </c>
+      <c r="M13" s="34">
+        <v>2.8286207223197732E-2</v>
+      </c>
+      <c r="N13" s="34">
+        <v>6.0785382342959805E-2</v>
+      </c>
+      <c r="O13" s="34"/>
+    </row>
+    <row r="14" spans="2:15">
+      <c r="B14" s="19">
         <v>5</v>
       </c>
-      <c r="C19" s="9">
-[...28 lines deleted...]
-      <c r="B20" s="6">
+      <c r="C14" s="34">
+        <v>7.7579572435322146E-3</v>
+      </c>
+      <c r="D14" s="34">
+        <v>4.9205922855524919E-3</v>
+      </c>
+      <c r="E14" s="34">
+        <v>7.0400347095558556E-3</v>
+      </c>
+      <c r="F14" s="34">
+        <v>1.7185346142331789E-2</v>
+      </c>
+      <c r="G14" s="34">
+        <v>1.1593538552393161</v>
+      </c>
+      <c r="H14" s="34">
+        <v>2.1514802180791204E-2</v>
+      </c>
+      <c r="I14" s="34">
+        <v>1.6382148731590978E-2</v>
+      </c>
+      <c r="J14" s="34">
+        <v>6.189889824401806E-3</v>
+      </c>
+      <c r="K14" s="34">
+        <v>0.13913073358054895</v>
+      </c>
+      <c r="L14" s="34">
+        <v>9.797018595800731E-3</v>
+      </c>
+      <c r="M14" s="34">
+        <v>1.9760910564382377E-2</v>
+      </c>
+      <c r="N14" s="34">
+        <v>3.1239877661069722E-2</v>
+      </c>
+      <c r="O14" s="34"/>
+    </row>
+    <row r="15" spans="2:15">
+      <c r="B15" s="19">
         <v>6</v>
       </c>
-      <c r="C20" s="9">
-[...28 lines deleted...]
-      <c r="B21" s="6">
+      <c r="C15" s="34">
+        <v>8.1894496506286094E-2</v>
+      </c>
+      <c r="D15" s="34">
+        <v>4.7869307877517114E-2</v>
+      </c>
+      <c r="E15" s="34">
+        <v>7.4867973405212132E-2</v>
+      </c>
+      <c r="F15" s="34">
+        <v>4.0739992981360759E-2</v>
+      </c>
+      <c r="G15" s="34">
+        <v>8.6315139034378333E-2</v>
+      </c>
+      <c r="H15" s="34">
+        <v>1.1115610987907047</v>
+      </c>
+      <c r="I15" s="34">
+        <v>9.6577209515517556E-2</v>
+      </c>
+      <c r="J15" s="34">
+        <v>2.9483986648941935E-2</v>
+      </c>
+      <c r="K15" s="34">
+        <v>1.6811995447528309E-2</v>
+      </c>
+      <c r="L15" s="34">
+        <v>4.7061977937394937E-2</v>
+      </c>
+      <c r="M15" s="34">
+        <v>5.696467625716102E-2</v>
+      </c>
+      <c r="N15" s="34">
+        <v>2.9736760373866231E-2</v>
+      </c>
+      <c r="O15" s="34"/>
+    </row>
+    <row r="16" spans="2:15">
+      <c r="B16" s="19">
         <v>7</v>
       </c>
-      <c r="C21" s="9">
-[...28 lines deleted...]
-      <c r="B22" s="6">
+      <c r="C16" s="34">
+        <v>8.6981072577037841E-2</v>
+      </c>
+      <c r="D16" s="34">
+        <v>6.1800041536580301E-2</v>
+      </c>
+      <c r="E16" s="34">
+        <v>0.10468296239278019</v>
+      </c>
+      <c r="F16" s="34">
+        <v>5.8321316539907263E-2</v>
+      </c>
+      <c r="G16" s="34">
+        <v>5.7564700077742496E-2</v>
+      </c>
+      <c r="H16" s="34">
+        <v>0.1431129817619487</v>
+      </c>
+      <c r="I16" s="34">
+        <v>1.2066305499685237</v>
+      </c>
+      <c r="J16" s="34">
+        <v>7.4468873302950878E-2</v>
+      </c>
+      <c r="K16" s="34">
+        <v>1.5694479524152448E-2</v>
+      </c>
+      <c r="L16" s="34">
+        <v>6.4523495755037699E-2</v>
+      </c>
+      <c r="M16" s="34">
+        <v>3.8597253768126186E-2</v>
+      </c>
+      <c r="N16" s="34">
+        <v>4.7056417311764798E-2</v>
+      </c>
+      <c r="O16" s="34"/>
+    </row>
+    <row r="17" spans="2:15">
+      <c r="B17" s="19">
         <v>8</v>
       </c>
-      <c r="C22" s="9">
-[...28 lines deleted...]
-      <c r="B23" s="6">
+      <c r="C17" s="34">
+        <v>5.3836346832298154E-2</v>
+      </c>
+      <c r="D17" s="34">
+        <v>1.6305828733210678E-2</v>
+      </c>
+      <c r="E17" s="34">
+        <v>3.8542731786884256E-2</v>
+      </c>
+      <c r="F17" s="34">
+        <v>3.4504671567947044E-2</v>
+      </c>
+      <c r="G17" s="34">
+        <v>5.0253099535106406E-2</v>
+      </c>
+      <c r="H17" s="34">
+        <v>5.5592802605969917E-2</v>
+      </c>
+      <c r="I17" s="34">
+        <v>3.9117400839199047E-2</v>
+      </c>
+      <c r="J17" s="34">
+        <v>1.1412467574415834</v>
+      </c>
+      <c r="K17" s="34">
+        <v>5.9607525070998167E-2</v>
+      </c>
+      <c r="L17" s="34">
+        <v>3.0045359613432548E-2</v>
+      </c>
+      <c r="M17" s="34">
+        <v>1.8111479880475973E-2</v>
+      </c>
+      <c r="N17" s="34">
+        <v>9.7694649444598179E-3</v>
+      </c>
+      <c r="O17" s="34"/>
+    </row>
+    <row r="18" spans="2:15">
+      <c r="B18" s="19">
         <v>9</v>
       </c>
-      <c r="C23" s="9">
-[...28 lines deleted...]
-      <c r="B24" s="6">
+      <c r="C18" s="34">
+        <v>1.5551289678171787E-2</v>
+      </c>
+      <c r="D18" s="34">
+        <v>1.0878135369284071E-2</v>
+      </c>
+      <c r="E18" s="34">
+        <v>1.7296985022683103E-2</v>
+      </c>
+      <c r="F18" s="34">
+        <v>1.1022616742005366E-2</v>
+      </c>
+      <c r="G18" s="34">
+        <v>1.4375743394469865E-2</v>
+      </c>
+      <c r="H18" s="34">
+        <v>6.5021972289612526E-2</v>
+      </c>
+      <c r="I18" s="34">
+        <v>3.9777961249456199E-2</v>
+      </c>
+      <c r="J18" s="34">
+        <v>1.9215097797829876E-2</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1.0184701860341794</v>
+      </c>
+      <c r="L18" s="34">
+        <v>3.1214679681983066E-2</v>
+      </c>
+      <c r="M18" s="34">
+        <v>3.0173782587848315E-2</v>
+      </c>
+      <c r="N18" s="34">
+        <v>1.3234764562368346E-2</v>
+      </c>
+      <c r="O18" s="34"/>
+    </row>
+    <row r="19" spans="2:15">
+      <c r="B19" s="19">
         <v>10</v>
       </c>
-      <c r="C24" s="9">
-[...28 lines deleted...]
-      <c r="B25" s="6">
+      <c r="C19" s="34">
+        <v>9.1139169709520282E-2</v>
+      </c>
+      <c r="D19" s="34">
+        <v>0.13926270102577293</v>
+      </c>
+      <c r="E19" s="34">
+        <v>0.12514720187709594</v>
+      </c>
+      <c r="F19" s="34">
+        <v>9.7922873869932522E-2</v>
+      </c>
+      <c r="G19" s="34">
+        <v>0.11319866420784212</v>
+      </c>
+      <c r="H19" s="34">
+        <v>0.14732342211939264</v>
+      </c>
+      <c r="I19" s="34">
+        <v>0.14801535611889269</v>
+      </c>
+      <c r="J19" s="34">
+        <v>0.1447530327755929</v>
+      </c>
+      <c r="K19" s="34">
+        <v>4.4952848773745606E-2</v>
+      </c>
+      <c r="L19" s="34">
+        <v>1.1605490416583886</v>
+      </c>
+      <c r="M19" s="34">
+        <v>7.1126613949657011E-2</v>
+      </c>
+      <c r="N19" s="34">
+        <v>7.0489231468088803E-2</v>
+      </c>
+      <c r="O19" s="34"/>
+    </row>
+    <row r="20" spans="2:15">
+      <c r="B20" s="19">
         <v>11</v>
       </c>
-      <c r="C25" s="9">
-[...28 lines deleted...]
-      <c r="B26" s="6">
+      <c r="C20" s="34">
+        <v>2.3175225796912553E-3</v>
+      </c>
+      <c r="D20" s="34">
+        <v>2.2977107543719431E-3</v>
+      </c>
+      <c r="E20" s="34">
+        <v>3.3427495739722988E-3</v>
+      </c>
+      <c r="F20" s="34">
+        <v>2.1129612175082376E-3</v>
+      </c>
+      <c r="G20" s="34">
+        <v>2.2871665996766488E-3</v>
+      </c>
+      <c r="H20" s="34">
+        <v>4.1504508151140613E-3</v>
+      </c>
+      <c r="I20" s="34">
+        <v>6.6996984034443288E-3</v>
+      </c>
+      <c r="J20" s="34">
+        <v>4.18739207720604E-3</v>
+      </c>
+      <c r="K20" s="34">
+        <v>9.4814678866214132E-4</v>
+      </c>
+      <c r="L20" s="34">
+        <v>3.037643110970688E-3</v>
+      </c>
+      <c r="M20" s="34">
+        <v>1.0368309174961772</v>
+      </c>
+      <c r="N20" s="34">
+        <v>4.3104863145126508E-3</v>
+      </c>
+      <c r="O20" s="34"/>
+    </row>
+    <row r="21" spans="2:15">
+      <c r="B21" s="19">
         <v>12</v>
       </c>
-      <c r="C26" s="9">
-[...102 lines deleted...]
-      <c r="K30" s="2"/>
+      <c r="C21" s="34">
+        <v>2.7251754032483252E-3</v>
+      </c>
+      <c r="D21" s="34">
+        <v>3.1172315934334901E-3</v>
+      </c>
+      <c r="E21" s="34">
+        <v>3.6708840735672418E-3</v>
+      </c>
+      <c r="F21" s="34">
+        <v>3.4372984924973308E-3</v>
+      </c>
+      <c r="G21" s="34">
+        <v>1.8922462528416805E-3</v>
+      </c>
+      <c r="H21" s="34">
+        <v>4.2208946188498925E-3</v>
+      </c>
+      <c r="I21" s="34">
+        <v>5.4463716304414319E-3</v>
+      </c>
+      <c r="J21" s="34">
+        <v>1.4624970987535423E-3</v>
+      </c>
+      <c r="K21" s="34">
+        <v>5.7585484337050277E-4</v>
+      </c>
+      <c r="L21" s="34">
+        <v>1.5143241489032483E-3</v>
+      </c>
+      <c r="M21" s="34">
+        <v>1.9773094996385016E-3</v>
+      </c>
+      <c r="N21" s="34">
+        <v>1.0049476094936984</v>
+      </c>
+      <c r="O21" s="34"/>
+    </row>
+    <row r="22" spans="2:15">
+      <c r="B22" s="23"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+    </row>
+    <row r="23" spans="2:15">
+      <c r="B23" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="36">
+        <v>1.8471920690890673</v>
+      </c>
+      <c r="D23" s="36">
+        <v>1.5679158466400607</v>
+      </c>
+      <c r="E23" s="36">
+        <v>1.8550930862678852</v>
+      </c>
+      <c r="F23" s="36">
+        <v>1.8521618111448686</v>
+      </c>
+      <c r="G23" s="36">
+        <v>1.8062090099315882</v>
+      </c>
+      <c r="H23" s="36">
+        <v>1.7137447618193986</v>
+      </c>
+      <c r="I23" s="36">
+        <v>1.6951481169838061</v>
+      </c>
+      <c r="J23" s="36">
+        <v>1.4790181325389795</v>
+      </c>
+      <c r="K23" s="36">
+        <v>1.3526916310772341</v>
+      </c>
+      <c r="L23" s="36">
+        <v>1.4170836341114141</v>
+      </c>
+      <c r="M23" s="36">
+        <v>1.3832840540605278</v>
+      </c>
+      <c r="N23" s="36">
+        <v>1.3257943208698286</v>
+      </c>
+      <c r="O23" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...9 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...2697 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Glosa</vt:lpstr>
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
-      <vt:lpstr>4</vt:lpstr>
-[...20 lines deleted...]
-      <vt:lpstr>25</vt:lpstr>
+      <vt:lpstr>Glosa!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Gabriel Peraita B.</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_SetDate">
+    <vt:lpwstr>2021-03-26T15:06:45Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_Name">
+    <vt:lpwstr>Uso Interno</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_SiteId">
+    <vt:lpwstr>d1bf4087-52c2-42b9-913e-a262f9f83199</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_ActionId">
+    <vt:lpwstr>f654ed19-24f6-48ea-a2ca-6ec66cef7bbf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6f509eeb-56d7-4078-8c25-542621925144_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>